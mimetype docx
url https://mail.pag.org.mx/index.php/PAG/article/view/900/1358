--- v0 (2025-10-15)
+++ v1 (2026-05-08)
@@ -4,72 +4,126 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="750345A4" w14:textId="4F5C2775" w:rsidR="00063BC2" w:rsidRPr="00063BC2" w:rsidRDefault="00063BC2" w:rsidP="00063BC2">
+    <w:p w14:paraId="750345A4" w14:textId="4F5C2775" w:rsidR="00063BC2" w:rsidRDefault="00063BC2" w:rsidP="00063BC2">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="right"/>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00063BC2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00063BC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t>Artículos científicos</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="1DECCA29" w14:textId="23F15725" w:rsidR="00C947D7" w:rsidRDefault="00C947D7" w:rsidP="00063BC2">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C947D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>DOI: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00C947D7">
+          <w:rPr>
+            <w:bCs/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.23913/pag.v9i18.900</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5511EDAC" w14:textId="77777777" w:rsidR="00C947D7" w:rsidRPr="00C947D7" w:rsidRDefault="00C947D7" w:rsidP="00063BC2">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="00000006" w14:textId="616D81DB" w:rsidR="00B956B7" w:rsidRPr="00063BC2" w:rsidRDefault="00B12B1F" w:rsidP="00063BC2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00063BC2">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>La reconstrucción de la memoria a partir del cine documental mexicano</w:t>
       </w:r>
@@ -340,61 +394,52 @@
     </w:p>
     <w:p w14:paraId="4CAD0C69" w14:textId="77777777" w:rsidR="00063BC2" w:rsidRPr="00063BC2" w:rsidRDefault="00063BC2" w:rsidP="00063BC2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="10A76F1C" w14:textId="16DFC330" w:rsidR="00AB4822" w:rsidRPr="00063BC2" w:rsidRDefault="00AB4822" w:rsidP="00063BC2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00063BC2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Alejandro Jiménez </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Alejandro Jiménez Arrazquito</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="1F194371" w14:textId="327586E6" w:rsidR="00063BC2" w:rsidRPr="00063BC2" w:rsidRDefault="00063BC2" w:rsidP="00063BC2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00063BC2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Benemérita Universidad Autónoma de Puebla, México</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="647A09D4" w14:textId="38D7E9C6" w:rsidR="00063BC2" w:rsidRPr="00433542" w:rsidRDefault="00063BC2" w:rsidP="00063BC2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
@@ -525,179 +570,143 @@
         </w:rPr>
         <w:t>Se establec</w:t>
       </w:r>
       <w:r w:rsidR="00667E28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00F22A4C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> un diálogo con los audiovisuales considerando las propuestas teóricas de Bill Nichols (1997, 2001)</w:t>
       </w:r>
       <w:r w:rsidR="00F22A4C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F22A4C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">y las reflexiones de la memoria de Maurice </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>y las reflexiones de la memoria de Maurice Halbwachs (2004)</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE76C2" w:rsidRPr="00F22A4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F22A4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00F22A4C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>Halbwachs</w:t>
-[...52 lines deleted...]
-        <w:t xml:space="preserve"> (1991). Los ejercicios audiovisuales aquí revisados revelan la memoria individual y colectiva</w:t>
+        <w:t>Este trabajo sistematiza la revisión del audiovisual desde el análisis textual fílmico de base semiótico-estructuralista como metodología. Se recurre específicamente a la propuesta de Casetti y Di Chio (1991). Los ejercicios audiovisuales aquí revisados revelan la memoria individual y colectiva</w:t>
       </w:r>
       <w:r w:rsidR="00F22A4C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>. Se trata de filmes en donde</w:t>
       </w:r>
       <w:r w:rsidRPr="00F22A4C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> los realizadores forman parte del relato y exponen los mecanismos de la memoria a partir de las imágenes y los sonidos. </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk101910312"/>
       <w:r w:rsidRPr="00F22A4C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>La representación de la sociedad mexicana según la memoria individual y colectiva en estas dos producciones acentúa la necesidad de reflexionar sobre acontecimientos sociales a través de una visión personal.</w:t>
+        <w:t xml:space="preserve">La representación de la sociedad mexicana según la memoria individual y colectiva en estas dos </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F22A4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>producciones acentúa la necesidad de reflexionar sobre acontecimientos sociales a través de una visión personal.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="0000001C" w14:textId="20856BAD" w:rsidR="00B956B7" w:rsidRDefault="00B12B1F" w:rsidP="00DF55B9">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00063BC2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Palabras clave:</w:t>
       </w:r>
       <w:r w:rsidRPr="007012F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> cine documental mexicano, memoria individual, memoria colectiva, modalidades de representación.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000001E" w14:textId="77777777" w:rsidR="00B956B7" w:rsidRPr="002A012F" w:rsidRDefault="00B12B1F" w:rsidP="00DF55B9">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A012F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Abstract</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000021" w14:textId="73F90ECB" w:rsidR="00B956B7" w:rsidRPr="00063BC2" w:rsidRDefault="00B12B1F" w:rsidP="00F15FB7">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00063BC2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">This paper is an approach to the concept of memory in contemporary Mexico through documentary film production, specifically in two films: </w:t>
       </w:r>
       <w:r w:rsidRPr="00063BC2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:lang w:val="en-US"/>
@@ -716,170 +725,136 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00063BC2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00063BC2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>perdidos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00063BC2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de </w:t>
-[...5 lines deleted...]
-          <w:i/>
+        <w:t xml:space="preserve"> de Pancho Villa </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00063BC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Pancho</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">(Rocha, 2003), and </w:t>
+      </w:r>
       <w:r w:rsidRPr="00063BC2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Villa </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve">La danza del </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00063BC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">(Rocha, 2003), and </w:t>
-[...4 lines deleted...]
-          <w:i/>
+        <w:t>hipocampo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00063BC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">La danza del </w:t>
-[...5 lines deleted...]
-          <w:i/>
+        <w:t xml:space="preserve"> (Domínguez, 2014). We analyze both audiovisual pieces using the theoretical concepts developed by Bill Nichols (1997, 2001). We also consider Maurice </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00063BC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>hipocampo</w:t>
+        <w:t>Halbwachs</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00063BC2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Domínguez, 2014). We analyze both audiovisual pieces using the theoretical concepts developed by Bill Nichols (1997, 2001). We also consider Maurice </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00063BC2">
+        <w:t xml:space="preserve"> (2004) work on memory</w:t>
+      </w:r>
+      <w:r w:rsidR="00F22A4C" w:rsidRPr="00063BC2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Halbwachs</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00063BC2">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F15FB7" w:rsidRPr="00063BC2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (2004) work on memory</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F22A4C" w:rsidRPr="00063BC2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00063BC2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F15FB7" w:rsidRPr="00063BC2">
+        <w:t xml:space="preserve">This paper is a review on audiovisual production through a film-textual methodology developed on semiotics and structuralism concepts. We use the works of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00063BC2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-      </w:r>
+        <w:t>Casetti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00063BC2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">This paper is a review on audiovisual production through a film-textual methodology developed on semiotics and structuralism concepts. We use the works of </w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> (1991). The audiovisual pieces analyzed in this paper play with individual and collective memory, as the filmmakers themselves take part of the storytelling and show the mechanisms of their memories through images and sounds. Their representation of Mexican society under their personal and collective memories </w:t>
+        <w:t xml:space="preserve"> and Di Chio (1991). The audiovisual pieces analyzed in this paper play with individual and collective memory, as the filmmakers themselves take part of the storytelling and show the mechanisms of their memories through images and sounds. Their representation of Mexican society under their personal and collective memories </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00063BC2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>reveal</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00063BC2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> the necessity of further narratives of social events through personal points of view.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000023" w14:textId="114EAEE3" w:rsidR="00B956B7" w:rsidRDefault="00B12B1F" w:rsidP="00DF55B9">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -1284,67 +1259,51 @@
         </w:rPr>
         <w:t>reflexões</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00063BC2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> da </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00063BC2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>memória</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00063BC2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de Maurice </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> (2004). Este </w:t>
+        <w:t xml:space="preserve"> de Maurice Halbwachs (2004). Este </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00063BC2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>trabalho</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00063BC2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> sistematiza a </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00063BC2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>revisão</w:t>
       </w:r>
@@ -1428,67 +1387,51 @@
         </w:rPr>
         <w:t>proposta</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00063BC2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00063BC2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Casetti</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00063BC2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> e Di </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> (1991). Os </w:t>
+        <w:t xml:space="preserve"> e Di Chio (1991). Os </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00063BC2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>exercícios</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00063BC2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00063BC2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>audiovisuais</w:t>
       </w:r>
@@ -1978,50 +1921,51 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EC405E3" w14:textId="6905795E" w:rsidR="00063BC2" w:rsidRDefault="00063BC2" w:rsidP="00063BC2">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002A012F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Palavras</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002A012F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>-chave:</w:t>
       </w:r>
       <w:r w:rsidRPr="00063BC2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00063BC2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-MX"/>
@@ -2195,51 +2139,50 @@
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:pict w14:anchorId="1F7FEC91">
           <v:rect id="_x0000_i1025" alt="" style="width:441.9pt;height:.05pt;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000025" w14:textId="77777777" w:rsidR="00B956B7" w:rsidRPr="007012F6" w:rsidRDefault="00B12B1F" w:rsidP="00063BC2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007012F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Introducción</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000026" w14:textId="1773C508" w:rsidR="00B956B7" w:rsidRPr="007012F6" w:rsidRDefault="00B12B1F" w:rsidP="00F15FB7">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk101952348"/>
       <w:r w:rsidRPr="007012F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>El cine documental</w:t>
       </w:r>
       <w:r w:rsidR="00467624" w:rsidRPr="007012F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>,</w:t>
@@ -2419,65 +2362,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>8).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000028" w14:textId="4DB0F7E8" w:rsidR="00B956B7" w:rsidRPr="007012F6" w:rsidRDefault="00B139EB" w:rsidP="00DF55B9">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="00B12B1F" w:rsidRPr="007012F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">on base en las modalidades de representación propuestas por Bill Nichols (1997, 2001) y las nociones sobre la memoria de Maurice </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> (2004)</w:t>
+        <w:t>on base en las modalidades de representación propuestas por Bill Nichols (1997, 2001) y las nociones sobre la memoria de Maurice Halbwachs (2004)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>, e</w:t>
       </w:r>
       <w:r w:rsidRPr="007012F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">l presente trabajo </w:t>
       </w:r>
       <w:r w:rsidR="00584B2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">busca </w:t>
       </w:r>
       <w:r w:rsidR="00C54D85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">indagar sobre el </w:t>
       </w:r>
@@ -2545,65 +2474,51 @@
         </w:rPr>
         <w:t>las</w:t>
       </w:r>
       <w:r w:rsidR="00364BC3" w:rsidRPr="007012F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007012F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">modalidades de </w:t>
       </w:r>
       <w:r w:rsidRPr="00063BC2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>representación</w:t>
       </w:r>
       <w:r w:rsidRPr="007012F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Para Elisenda </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> (199</w:t>
+        <w:t>. Para Elisenda Ardèvol (199</w:t>
       </w:r>
       <w:r w:rsidR="00A44B0B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="007012F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">), estudiosa del cine etnográfico, el modo de representación es “la forma en que se configura el film, e incluye el estilo de filmación y edición del material, así como el modelo de colaboración” (p. 64), es decir, no </w:t>
       </w:r>
       <w:r w:rsidR="007801E5" w:rsidRPr="007012F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="007801E5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
@@ -2622,59 +2537,53 @@
       <w:r w:rsidR="00364BC3" w:rsidRPr="007012F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="007012F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> sino el tipo de interacción que ha establecido el cineasta (en el caso del cine etnográfico, el antropólogo) con el grupo social o las personas que aparecen representadas en pantalla.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000002A" w14:textId="77777777" w:rsidR="00B956B7" w:rsidRPr="007012F6" w:rsidRDefault="00B12B1F" w:rsidP="00DF55B9">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007012F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">De acuerdo con Bill Nichols (1997), “las modalidades de representación son formas básicas de organizar textos en relación con ciertos rasgos o convenciones recurrentes” (p. 65). En ese sentido, Nichols (1997, 2001) propone una tipología de modalidades de representación que ha ido actualizando a lo largo del tiempo. Seis son las formas de </w:t>
-[...6 lines deleted...]
-        <w:t>organización y exposición de la realidad: expositiva, de observación, interactiva, de representación reflexiva, poética y performativa.</w:t>
+        <w:t>De acuerdo con Bill Nichols (1997), “las modalidades de representación son formas básicas de organizar textos en relación con ciertos rasgos o convenciones recurrentes” (p. 65). En ese sentido, Nichols (1997, 2001) propone una tipología de modalidades de representación que ha ido actualizando a lo largo del tiempo. Seis son las formas de organización y exposición de la realidad: expositiva, de observación, interactiva, de representación reflexiva, poética y performativa.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000002B" w14:textId="75F1B4B9" w:rsidR="00B956B7" w:rsidRPr="007012F6" w:rsidRDefault="00B12B1F" w:rsidP="00DF55B9">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007012F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>El presente artículo reflexiona sobre algunas producciones mexicanas de las últimas décadas, documentales que forman parte de una investigación cartográfica de estudios sobre la memoria. Estos audiovisuales resultan significativos como propuestas narrativas que preservan recuerdos de la memoria tanto individual como colectiva. Cabe mencionar que el concepto</w:t>
       </w:r>
       <w:r w:rsidR="00C16FB4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> de</w:t>
       </w:r>
       <w:r w:rsidR="00053B27">
         <w:rPr>
@@ -3218,51 +3127,58 @@
     <w:p w14:paraId="0000002E" w14:textId="7FDFF67B" w:rsidR="00B956B7" w:rsidRPr="007012F6" w:rsidRDefault="00B12B1F" w:rsidP="00DF55B9">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007012F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>El teórico e investigador mexicano Lauro Zavala (2019) destaca</w:t>
       </w:r>
       <w:r w:rsidR="003F327E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="007012F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> dentro de las tendencias de la producción documental nacional, aquellos trabajos que han sido construidos a partir de material de archivo en lo que califica como </w:t>
+        <w:t xml:space="preserve"> dentro de las tendencias de la producción documental nacional, aquellos trabajos que han sido construidos </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">a partir de material de archivo en lo que califica como </w:t>
       </w:r>
       <w:r w:rsidRPr="00063BC2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>el</w:t>
       </w:r>
       <w:r w:rsidRPr="007012F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00063BC2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>arte del montaje</w:t>
       </w:r>
       <w:r w:rsidR="0056662B">
         <w:rPr>
@@ -3341,193 +3257,142 @@
       </w:r>
       <w:r w:rsidRPr="007012F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Los ladrones viejos </w:t>
       </w:r>
       <w:r w:rsidRPr="007012F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">(González, 2007), </w:t>
       </w:r>
       <w:r w:rsidRPr="007012F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>Un retrato de Diego</w:t>
       </w:r>
       <w:r w:rsidRPr="007012F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Figueroa y </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">López, 2007) y </w:t>
+        <w:t xml:space="preserve"> (Figueroa y López, 2007) y </w:t>
       </w:r>
       <w:r w:rsidRPr="007012F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Ni muy muy ni tan </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007012F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>tan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007012F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">… simplemente </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> Tan</w:t>
+        <w:t>… simplemente Tin Tan</w:t>
       </w:r>
       <w:r w:rsidRPr="007012F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Márquez, 2005). Por supuesto, son trabajos que aluden a la reactivación de la memoria.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000002F" w14:textId="4DFFCD7C" w:rsidR="00B956B7" w:rsidRPr="007012F6" w:rsidRDefault="00B12B1F" w:rsidP="00DF55B9">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007012F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">De acuerdo con François </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> (2009), el documental de memoria es un producto audiovisual que se construye mediante imágenes de archivo, recreaciones, entrevistas con testigos</w:t>
+        <w:t>De acuerdo con François Niney (2009), el documental de memoria es un producto audiovisual que se construye mediante imágenes de archivo, recreaciones, entrevistas con testigos</w:t>
       </w:r>
       <w:r w:rsidR="007A5281">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="007A5281" w:rsidRPr="007012F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007012F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>además del comentario del autor</w:t>
       </w:r>
       <w:r w:rsidR="007A5281">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="007012F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> e incluso por la forma en la que se ordenan las imágenes. El material de archivo comprende fotografías, películas y videos de aficionados, películas profesionales, documentos personales y oficiales como cartas, constancias, etc. La recreación supone la puesta en escena de un acontecimiento que se muestra en el presente. La entrevista a testigos surge como mecanismo para hacer un recuento del pasado y consiste en indagar, a través de preguntas, el recuerdo y la interpretación de los hechos.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000030" w14:textId="77777777" w:rsidR="00B956B7" w:rsidRPr="007012F6" w:rsidRDefault="00B12B1F" w:rsidP="00DF55B9">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007012F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Según </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> (2004), los recuerdos son colectivos ya que pertenecen a quienes ayudan a recordar lo sucedido, no </w:t>
+        <w:t xml:space="preserve">Según Halbwachs (2004), los recuerdos son colectivos ya que pertenecen a quienes ayudan a recordar lo sucedido, no </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="007012F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>obstante</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="007012F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> se trate de hechos u objetos con los que solamente una persona ha estado implicada. “Esto se debe a que en realidad nunca estamos solos” (p. 26). Lo mismo ocurre con el cine documental, el cual se integra de diferentes voces que reconstruyen escenarios, personajes y situaciones. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000031" w14:textId="77777777" w:rsidR="00B956B7" w:rsidRPr="007012F6" w:rsidRDefault="00B12B1F" w:rsidP="00DF55B9">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
@@ -3585,79 +3450,51 @@
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Hlk101953529"/>
       <w:r w:rsidRPr="007012F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Este trabajo sistematiza la revisión del audiovisual</w:t>
       </w:r>
       <w:r w:rsidR="009A3FA3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007012F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">desde el análisis textual fílmico de base semiótico-estructuralista como metodología. Se recurre específicamente a la propuesta de </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> (1991).</w:t>
+        <w:t>desde el análisis textual fílmico de base semiótico-estructuralista como metodología. Se recurre específicamente a la propuesta de Casetti y Di Chio (1991).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000036" w14:textId="47CCF42D" w:rsidR="00B956B7" w:rsidRPr="007012F6" w:rsidRDefault="00B12B1F" w:rsidP="00DF55B9">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007012F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Los autores destacan las siguientes acciones: “</w:t>
       </w:r>
       <w:r w:rsidR="006C1EDC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidR="006C1EDC" w:rsidRPr="007012F6">
         <w:rPr>
@@ -3779,51 +3616,58 @@
       <w:r w:rsidRPr="007012F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>selección</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007012F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> de secuencias parte del </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007012F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>análisis</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007012F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de los recursos narrativos que construyen el sentido de la memoria en cada documental. El </w:t>
+        <w:t xml:space="preserve"> de los recursos </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">narrativos que construyen el sentido de la memoria en cada documental. El </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007012F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>análisis</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007012F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> recrea un seguimiento de </w:t>
       </w:r>
       <w:r w:rsidRPr="007012F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>tipo transversal</w:t>
       </w:r>
       <w:r w:rsidRPr="007012F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -3864,51 +3708,50 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>imágenes</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007012F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> (pp. 45- 46). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000037" w14:textId="77777777" w:rsidR="00B956B7" w:rsidRPr="007012F6" w:rsidRDefault="00B12B1F" w:rsidP="00DF55B9">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007012F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Para el proceso de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007012F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>análisis</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007012F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> se eligen secuencias que cuenten con recursos </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007012F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>estéticos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007012F6">
@@ -3991,65 +3834,51 @@
       <w:r w:rsidRPr="007012F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>más</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007012F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> clara un modo de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007012F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>representación</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007012F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Posteriormente, se desarrollan reflexiones sobre la concepción de la memoria según </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> (2004). </w:t>
+        <w:t xml:space="preserve">. Posteriormente, se desarrollan reflexiones sobre la concepción de la memoria según Halbwachs (2004). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000039" w14:textId="77777777" w:rsidR="00B956B7" w:rsidRPr="007012F6" w:rsidRDefault="00B12B1F" w:rsidP="00DF55B9">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007012F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Los modos de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007012F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>representación</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
@@ -4329,566 +4158,554 @@
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007012F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Uno de los documentales que representa el tema de la memoria es una producción del 2003 que lleva por título </w:t>
       </w:r>
       <w:r w:rsidRPr="007012F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>Los rollos perdidos de Pancho Villa</w:t>
       </w:r>
       <w:r w:rsidRPr="007012F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> del realizador Gregorio Rocha, quien cuenta en primera persona su proceso de indagación sobre la película </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-          <w:i/>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="00C616B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidR="00C616B4" w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">ife </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> General Villa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de 1914. Es Rocha quien somete su memoria individual, como personaje que se inserta en la película, en el papel de un investigador que viaja por Holanda, Inglaterra, Francia, Estados Unidos, Canadá y México para consultar diferentes archivos. La búsqueda </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>del material cinematográfico adquiere relevancia</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD3C90">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ya que resulta extraño que la película se filmara por instrucciones del general Villa y la compañía </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00063BC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mutual Film </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00063BC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Corporation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, lo que presupone una relación entre el caudillo revolucionario y la industria fílmica norteamericana. Es a través de la construcción de la memoria colectiva, de diferentes testimonios, que se narra y describe una imagen mediática del caudillo revolucionario. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000003F" w14:textId="5BC8E0C1" w:rsidR="00B956B7" w:rsidRPr="007012F6" w:rsidRDefault="00B12B1F" w:rsidP="00DF55B9">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Para llevar a cabo el análisis</w:t>
+      </w:r>
+      <w:r w:rsidR="003C2463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> se revisan las secuencias </w:t>
+      </w:r>
+      <w:r w:rsidR="003C2463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>uno</w:t>
+      </w:r>
+      <w:r w:rsidR="003C2463" w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...18 lines deleted...]
-          <w:i/>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">y </w:t>
+      </w:r>
+      <w:r w:rsidR="003C2463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>dos</w:t>
+      </w:r>
+      <w:r w:rsidR="00E06876">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="003C2463" w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...21 lines deleted...]
-      <w:r w:rsidR="00DD3C90">
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">que corresponden a la introducción de los dilemas del investigador y posteriormente </w:t>
+      </w:r>
+      <w:r w:rsidR="00E06876">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>la apuesta por indagar, en los archivos del mundo, sobre la película de Villa; además</w:t>
+      </w:r>
+      <w:r w:rsidR="004634CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la secuencia </w:t>
+      </w:r>
+      <w:r w:rsidR="003C2463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>cuatro,</w:t>
+      </w:r>
+      <w:r w:rsidR="003C2463" w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">que cuenta el testimonio de Ojinaga. Por último, se considera la secuencia </w:t>
+      </w:r>
+      <w:r w:rsidR="003C2463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>nuev</w:t>
+      </w:r>
+      <w:r w:rsidR="00E06876">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="003C2463">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="007012F6">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> ya que resulta extraño que la película se filmara por instrucciones del general Villa y la compañía </w:t>
+      <w:r w:rsidR="003C2463" w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>que trata sobre los hallazgos que ocurren en Nueva York. Estas secuencias resultan suficientes para explicar los recursos narrativos del filme sobre la construcción de la memoria.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000040" w14:textId="15769024" w:rsidR="00B956B7" w:rsidRPr="007012F6" w:rsidRDefault="00B12B1F" w:rsidP="00DF55B9">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Según las modalidades de representación propuestas por Bill Nichols (1997), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Los rollos perdidos de Pancho Villa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Rocha, 2003) tiene características del modo participativo, reflexivo y performativo. La primera modalidad referida da cuenta de la participación de Gregorio Rocha como investigador, director y personaje, </w:t>
+      </w:r>
+      <w:r w:rsidR="00D93349" w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>qu</w:t>
+      </w:r>
+      <w:r w:rsidR="00D93349">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>ien</w:t>
+      </w:r>
+      <w:r w:rsidR="00D93349" w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">no </w:t>
+      </w:r>
+      <w:r w:rsidR="00D93349" w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00D93349">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="00D93349" w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">captura la </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>imagen</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sino que además reflexiona, mediante la </w:t>
       </w:r>
       <w:r w:rsidRPr="00063BC2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Mutual Film </w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">, lo que presupone una relación entre el caudillo revolucionario y la industria fílmica norteamericana. </w:t>
+        <w:t>voz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>over</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001360C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> los testimonios y demás datos que obtiene sobre las películas del caudillo revolucionario</w:t>
+      </w:r>
+      <w:r w:rsidR="00E06D7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>. Así</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00E06D7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a través de estos </w:t>
+      </w:r>
+      <w:r w:rsidR="00333E92">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>recursos,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ofrece un punto de vista íntimo que bien puede sugerir el nivel de compromiso del propio investigador, ya sea por sus mediaciones con la cámara en mano</w:t>
+      </w:r>
+      <w:r w:rsidR="00D93349">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> por el uso de la voz en primera persona en la que se relata.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000041" w14:textId="755DC237" w:rsidR="00B956B7" w:rsidRPr="007012F6" w:rsidRDefault="00B12B1F" w:rsidP="00DF55B9">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="700"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El discurso documental también tiende hacia la modalidad reflexiva como patrón de organización predominante, ya que la forma enunciativa </w:t>
+      </w:r>
+      <w:r w:rsidR="00F56249">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>se inclina</w:t>
+      </w:r>
+      <w:r w:rsidR="00F56249" w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>a generar un punto de vista desde la mirada del personaje, quien narra y realiza la construcción audiovisual. Es posible que el documental pueda indicar algunas intenciones como la modalidad de tipo performativo que, como menciona Nichols (2001), representa experiencias subjetivas y posturas emotivas de la realidad</w:t>
+      </w:r>
+      <w:r w:rsidR="001C4CD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ya sea por el tono evocativo de la primera persona que narra </w:t>
+      </w:r>
+      <w:r w:rsidR="001C4CD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="001C4CD6" w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>por el desarrollo de argumentos que tienden a una exploración íntima del mismo personaje sobre la investigación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000042" w14:textId="77777777" w:rsidR="00B956B7" w:rsidRPr="007012F6" w:rsidRDefault="00B12B1F" w:rsidP="00DF55B9">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="700"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Este documental es de tipo performativo, considerando los recursos estéticos y narrativos que presenta de otras modalidades propuestas por Nichols (1997, 2001), así como valorando que se entrelazan dichas categorías documentales. Es sobresaliente la narración </w:t>
       </w:r>
       <w:r w:rsidRPr="007012F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Es a través de la construcción de la memoria colectiva, de diferentes testimonios, que se narra y describe una imagen mediática del caudillo revolucionario. </w:t>
-[...321 lines deleted...]
-    <w:p w14:paraId="00000041" w14:textId="755DC237" w:rsidR="00B956B7" w:rsidRPr="007012F6" w:rsidRDefault="00B12B1F" w:rsidP="00DF55B9">
+        <w:t>tras la mirada personal del director, que se convierte en un personaje muy activo en la trama y quien dirige la historia. Así es que el punto de vista de la memoria individual de Rocha guía la construcción de la memoria colectiva sobre Pancho Villa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000043" w14:textId="370772A7" w:rsidR="00B956B7" w:rsidRPr="007012F6" w:rsidRDefault="00B12B1F" w:rsidP="00DF55B9">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="700"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007012F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">El discurso documental también tiende hacia la modalidad reflexiva como patrón de organización predominante, ya que la forma enunciativa </w:t>
-[...79 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:tab/>
         <w:t xml:space="preserve">Los recuerdos son evocados a partir de sentimientos y emociones que se van enunciado desde la </w:t>
       </w:r>
       <w:r w:rsidRPr="00063BC2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
         </w:rPr>
         <w:t>voz</w:t>
       </w:r>
       <w:r w:rsidRPr="007012F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007012F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>over</w:t>
       </w:r>
@@ -4989,75 +4806,67 @@
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r w:rsidRPr="007012F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> representar el estado de estrés que tiene el personaje del investigador, la tensión que va creciendo ante las expectativas de la búsqueda y el desánimo que expresa en el proceso de indagación.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000045" w14:textId="282516CC" w:rsidR="00B956B7" w:rsidRPr="007012F6" w:rsidRDefault="00B12B1F" w:rsidP="00DF55B9">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007012F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">El documental organiza el montaje cronológicamente con algunos saltos en el tiempo, que se construyen mediante elipsis </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00837133" w:rsidRPr="007012F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>espacio</w:t>
       </w:r>
       <w:r w:rsidR="00837133">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="007012F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>temporales</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">. Los recursos narrativos que se observan para representar los recuerdos de la memoria colectiva comprenden el uso de fotografías, textos, cartas, así como películas de ficción o documental que se muestran a cuadro. </w:t>
+        <w:t xml:space="preserve">temporales. Los recursos narrativos que se observan para representar los recuerdos de la memoria colectiva comprenden el uso de fotografías, textos, cartas, así como películas de ficción o documental que se muestran a cuadro. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000046" w14:textId="0B221BA3" w:rsidR="00B956B7" w:rsidRPr="007012F6" w:rsidRDefault="00B12B1F" w:rsidP="00DF55B9">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007012F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>De manera extradiegética, se utilizan otros recursos narrativos como: los títulos en pantalla, subtítulos, mapas u otro tipo de gráficos que suponen marcas estéticas que articulan la progresión del paso del tiempo en la trama, es decir, en la búsqueda que emprende</w:t>
       </w:r>
       <w:r w:rsidRPr="007012F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007012F6">
@@ -5135,51 +4944,58 @@
       </w:r>
       <w:r w:rsidRPr="007012F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007012F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>(Rocha, 2003, 00:01:45-00:01:56)</w:t>
       </w:r>
       <w:r w:rsidRPr="007012F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="007012F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>El discurso desea representar una fractura con lo que se conoce del caudillo revolucionario en la colectividad</w:t>
+        <w:t xml:space="preserve">El discurso desea representar una fractura con </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>lo que se conoce del caudillo revolucionario en la colectividad</w:t>
       </w:r>
       <w:r w:rsidR="001073C0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidR="001073C0" w:rsidRPr="007012F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007012F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>la historia se construye desde el punto de vista emotivo del investigador.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000048" w14:textId="36F10EBA" w:rsidR="00B956B7" w:rsidRPr="007012F6" w:rsidRDefault="00B12B1F" w:rsidP="00DF55B9">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="700"/>
         <w:jc w:val="both"/>
@@ -5204,432 +5020,405 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007012F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>over</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="009A3FA3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007012F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">funciona a manera de pensamientos, de reflexiones personales que, por lo tanto, adquieren un poder en la trama, lo que hace pensar que se trata de la voz </w:t>
-      </w:r>
+        <w:t xml:space="preserve">funciona a manera de pensamientos, de reflexiones personales que, por lo tanto, adquieren un poder en la trama, lo que hace pensar que se trata de la voz enunciativa que más sobresale en el documental. La narración plantea una serie de preguntas que buscan ser contestadas desde la memoria individual del personaje que cuenta: “Me gusta hacer preguntas a las imágenes antiguas, ¿quién eres tú frente a la cámara?, ¿quién tomó tu imagen?, ¿dónde estabas?, ¿qué pensabas?” (Rocha, 2003, 00:00:45-00:00:57). Posteriormente, se muestra la fotografía de Pancho Villa vista desde una lente. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A30CCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Voz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00063BC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00063BC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>over</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: “Y a ti, </w:t>
+      </w:r>
+      <w:r w:rsidR="000B09F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>eneral Villa, te pregunto: ¿Qué le sucedió a la película que filmaste en 1914?” (Rocha, 2003, 00:01:01-00:01:06).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000049" w14:textId="1037297C" w:rsidR="00B956B7" w:rsidRPr="007012F6" w:rsidRDefault="00B12B1F" w:rsidP="00DF55B9">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La representación del narrador se construye en un discurso de estilo libre indirecto. Las secuencias tienen regularmente planos de registro largos en los que se ve al investigador manipulando la cámara para encuadrar su rostro y algunos aspectos del espacio. En algunos fotogramas se muestra parte de una escena en la que Rocha se </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>autograba</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y decide hacer cambios al plano de encuadre desde una toma holandesa hasta dejar de lado contrario la cámara. Tal parece que desea destacar el escenario, aclarar al espectador sobre el ritmo en el que camina y principalmente comprender que existe la intención de expresar, mediante el tratamiento </w:t>
+      </w:r>
+      <w:r w:rsidR="003E615E" w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>estético</w:t>
+      </w:r>
+      <w:r w:rsidR="003E615E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>narrativo, que se trata de una autoexploración fílmica.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000004A" w14:textId="26D35311" w:rsidR="00B956B7" w:rsidRPr="007012F6" w:rsidRDefault="00B12B1F" w:rsidP="00DF55B9">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>El documental genera una lectura ideológica, un discurso político y social en voz de Rocha</w:t>
+      </w:r>
+      <w:r w:rsidR="000418E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> quien explora, desde una mirada personal, la figura de Villa en el escenario de cine </w:t>
+      </w:r>
+      <w:r w:rsidR="000418E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidR="000418E0" w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>ollywoodense</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>. Se crea controversia en voz del narrador y se cuestiona a Villa con frases como: “¿</w:t>
+      </w:r>
+      <w:r w:rsidR="000418E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Q</w:t>
+      </w:r>
+      <w:r w:rsidR="000418E0" w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ué </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>poder encontraste en las imágenes en movimiento?, ¿por qué accediste a filmar con los norteamericanos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>(Rocha, 2003, 00:03:35-00:03:41). Ahora bien, dichas preguntas se dirigen de manera significativa al personaje que se construye</w:t>
+      </w:r>
+      <w:r w:rsidR="00156A79" w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pero serán los testimonios, recreaciones, entre otros recursos, los que respondan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000004B" w14:textId="142684B3" w:rsidR="00B956B7" w:rsidRPr="007012F6" w:rsidRDefault="00B12B1F" w:rsidP="00DF55B9">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los rollos perdidos de Pancho Villa </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>(Rocha, 2003)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>resulta especialmente interesante ya que el discurso audiovisual genera la discusión de un producto fílmico extraviado justo en un medio o soporte cinematográfico, lo que dispara la problematización sobre su veracidad o sobre su forma de producción, que se hace evidente cuando se menciona: “La historia del cine no coincide con la historia de lo real, es más bien la historia de lo imaginario“ (Rocha, 2003, 00:07:09-00:07:16); es más bien la historia de lo individual que se nutre de la historia de lo colectivo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000004C" w14:textId="1289E6DD" w:rsidR="00B956B7" w:rsidRPr="007012F6" w:rsidRDefault="00B12B1F" w:rsidP="00DF55B9">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="700"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="007012F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">enunciativa que más sobresale en el documental. La narración plantea una serie de preguntas que buscan ser contestadas desde la memoria individual del personaje que cuenta: “Me gusta hacer preguntas a las imágenes antiguas, ¿quién eres tú frente a la cámara?, ¿quién tomó tu imagen?, ¿dónde estabas?, ¿qué pensabas?” (Rocha, 2003, 00:00:45-00:00:57). Posteriormente, se muestra la fotografía de Pancho Villa vista desde una lente. </w:t>
-[...11 lines deleted...]
-          <w:iCs/>
+        <w:t xml:space="preserve">De igual forma, la búsqueda de la producción fílmica sobre el general Villa construye relaciones intertextuales con otras películas como </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">La vida del </w:t>
+      </w:r>
+      <w:r w:rsidR="00662B36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidR="00662B36" w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">eneral </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Villa </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(película extraviada) dirigida por William Christy Cabanne y Raoul Walsh (1914) e </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Historia de la Revolución </w:t>
+      </w:r>
+      <w:r w:rsidR="00662B36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="00662B36" w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>exicana</w:t>
+      </w:r>
+      <w:r w:rsidR="00662B36" w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...146 lines deleted...]
-      <w:r w:rsidRPr="007012F6">
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">producida en 1928 por Julio Lamadrid. </w:t>
+      </w:r>
+      <w:r w:rsidR="002D05EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La Juana de Arco </w:t>
+      </w:r>
+      <w:r w:rsidR="002D05EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="002D05EF" w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>exicana</w:t>
+      </w:r>
+      <w:r w:rsidR="002D05EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="007012F6">
-[...2 lines deleted...]
-          <w:i/>
+      <w:r w:rsidR="002D05EF" w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007012F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>(Rocha, 2003, 00:03:35-00:03:41). Ahora bien, dichas preguntas se dirigen de manera significativa al personaje que se construye</w:t>
-[...193 lines deleted...]
-        <w:t xml:space="preserve">decir, una guía para referenciar textos fílmicos vinculados entre sí con el tema de la Revolución </w:t>
+        <w:t xml:space="preserve">que, en voz del historiador, conforman “un mosaico cinematográfico” (Rocha, 2003), es decir, una guía para referenciar textos fílmicos vinculados entre sí con el tema de la Revolución </w:t>
       </w:r>
       <w:r w:rsidR="00957EA4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidR="00957EA4" w:rsidRPr="007012F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">exicana </w:t>
       </w:r>
       <w:r w:rsidRPr="007012F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>o con la historia del general Villa</w:t>
       </w:r>
       <w:r w:rsidR="00662B36">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
@@ -5790,1056 +5579,1018 @@
           <w:i/>
         </w:rPr>
         <w:t>La danza del hipocampo</w:t>
       </w:r>
       <w:r w:rsidRPr="007012F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Domínguez, 2014) construye una serie de argumentos sobre los mecanismos de la memoria. La historia de este documental rememora un viaje que realizó la directora durante su infancia. El documental vincula el viaje físico y el simbólico a partir de las imágenes y los sonidos en la memoria.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000052" w14:textId="34ABAFC8" w:rsidR="00B956B7" w:rsidRPr="007012F6" w:rsidRDefault="00B12B1F" w:rsidP="00DF55B9">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="700"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007012F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Se utilizan como recursos para contar los recuerdos del viaje el sonido de un proyector y las imágenes de una película que fue filmada en </w:t>
       </w:r>
       <w:r w:rsidR="00B67D1F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>super-8</w:t>
       </w:r>
       <w:r w:rsidRPr="007012F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. Estos aspectos manifiestan el primer acercamiento a la memoria en el documental </w:t>
       </w:r>
       <w:r w:rsidRPr="007012F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>La danza del hipocampo.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000053" w14:textId="77777777" w:rsidR="00B956B7" w:rsidRPr="007012F6" w:rsidRDefault="00B12B1F" w:rsidP="00DF55B9">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="700"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007012F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
+        <w:t>El audiovisual puede representar un ensayo íntimo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> narrado en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00063BC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>voz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>over</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>que crea a partir de los archivos personales, como lo hace el documental etnográfico, para acercar al espectador al diario familiar de la directora.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> La pregunta que construye la narrativa dice: “Si pudieras elegir siete elementos que resuman toda tu vida, ¿cuáles serían? ¿Qué quisieras volver a vivir?” (Domínguez, 2014, 00:06:22-00:06:34).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000054" w14:textId="39834CFF" w:rsidR="00B956B7" w:rsidRPr="007012F6" w:rsidRDefault="00B12B1F" w:rsidP="00DF55B9">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="700"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>El documental representa un ejercicio de captura de la memoria individual mediante el acercamiento a la imagen en movimiento. Dice Halbwachs</w:t>
+      </w:r>
+      <w:r w:rsidR="009A456D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2004)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que “recurrimos a los testimonios, para fortalecer o invalidar, pero también para completar lo que sabemos acerca de un acontecimiento del que se está informado de algún modo”</w:t>
+      </w:r>
+      <w:r w:rsidR="00693084">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (p. 25)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>. Ahora bien, “el primer testigo al que podemos recurrir será siempre a nosotros mismos” (p. 25).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000055" w14:textId="5262EA76" w:rsidR="00B956B7" w:rsidRPr="007012F6" w:rsidRDefault="00B12B1F" w:rsidP="00DF55B9">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para este análisis se revisan las secuencias </w:t>
+      </w:r>
+      <w:r w:rsidR="00693084">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>uno</w:t>
+      </w:r>
+      <w:r w:rsidR="00693084" w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">y </w:t>
+      </w:r>
+      <w:r w:rsidR="00693084">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>dos,</w:t>
+      </w:r>
+      <w:r w:rsidR="00693084" w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">que corresponden con la introducción de la hipótesis de la realizadora y el comienzo del viaje. La secuencia </w:t>
+      </w:r>
+      <w:r w:rsidR="00693084">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>cuatro,</w:t>
+      </w:r>
+      <w:r w:rsidR="00693084" w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">que contextualiza la problemática social en Chiapas. Por último, se considera la secuencia </w:t>
+      </w:r>
+      <w:r w:rsidR="00693084">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>seis,</w:t>
+      </w:r>
+      <w:r w:rsidR="00693084" w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>que trata sobre los recuerdos alrededor del amor. Las secuencias seleccionadas registran, de manera clara, la exposición de los recursos narrativos presentes en el filme que dan cuenta de la construcción de la memoria.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000056" w14:textId="37C98CF5" w:rsidR="00B956B7" w:rsidRPr="007012F6" w:rsidRDefault="00B12B1F" w:rsidP="00DF55B9">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="700"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>La danza del hipocampo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Domínguez, 2014) es una película documental íntima en la que se utiliza la reapropiación de material de archivo y la técnica del </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>found</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>footage</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, es decir, una película construida a partir de otras. La forma en que se cuenta el documental resulta un estilo atípico en la producción poblana, la narración advierte aspectos documentales y ficcionales. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000057" w14:textId="4A31668C" w:rsidR="00B956B7" w:rsidRPr="007012F6" w:rsidRDefault="00B12B1F" w:rsidP="00DF55B9">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="700"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>El audiovisual puede representar un ensayo íntimo</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve">Este ejercicio documental surge de una revisión de los álbumes familiares de la realizadora, quien utiliza el dispositivo cinematográfico como material para evocar estados emocionales a lo largo de la historia. El documental atiende a la premisa de que la memoria a corto plazo </w:t>
+      </w:r>
+      <w:r w:rsidR="00693084" w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00693084">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="00693084" w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">retiene siete elementos antes de olvidar, según la documentalista. La propuesta narrativa se perfila entre la reconstrucción a partir del </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>found</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>footage</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">del análisis de la memoria, la búsqueda de la identidad a través de la imagen y el recuerdo. La protagonista se manifiesta mediante una </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A30CCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>voz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>over</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que emprende un discurso en búsqueda de aquello de lo que no ha olvidado y la construye como persona.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000058" w14:textId="6437F701" w:rsidR="00B956B7" w:rsidRPr="007012F6" w:rsidRDefault="00B12B1F" w:rsidP="00DF55B9">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="697"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Según los aspectos estéticos y narrativos que sobresalen en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>La danza del hipocampo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Domínguez, 2014), este documental se puede situar, entre las modalidades de representación del documental que propone Bill Nichols, principalmente en la reflexiva, considerando la manera introspectiva en la que se narra, estructura que pretende que el espectador atienda tanto al recurso como al efecto (Nichols, 1997, p. 66). Es decir, que es importante comprender el proceso en el que se capta el punto de atención en el espectador. Este tipo de documentales, especialmente, deben llevar al receptor a construir un punto de vista específico sobre el contexto planteado. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000059" w14:textId="520BBBA7" w:rsidR="00B956B7" w:rsidRPr="007012F6" w:rsidRDefault="00B12B1F" w:rsidP="00DF55B9">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="697"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>La danza del hipocampo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Domínguez, 2014) reconoce las experiencias subjetivas y las posturas emotivas de la realidad, por lo que intenta demostrar y comprender el saber personal para poder llegar a entender los procesos más generales de la sociedad. El audiovisual se realiza de forma personal, no convencional, y en cierta medida también combina otras dos modalidades expuestas por Nichols, la poética y la experimental:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000005B" w14:textId="2FB2680C" w:rsidR="00B956B7" w:rsidRPr="007012F6" w:rsidRDefault="00325921" w:rsidP="00063BC2">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="1418"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00063BC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Quieren </w:t>
+      </w:r>
+      <w:r w:rsidR="00B12B1F" w:rsidRPr="00063BC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>que sintamos a un nivel visceral, más que entender a un nivel conceptual. Los documentales expresivos intensifican el deseo retórico de ser cautivante, y lo enlazan a un fin persuasivo, más que afectivo: hacer que experimentemos el mundo de cierta manera, tan vívida como sea posible (Nichols, 2013, p. 231).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000005C" w14:textId="5C7F1C5D" w:rsidR="00B956B7" w:rsidRPr="007012F6" w:rsidRDefault="00B12B1F" w:rsidP="00063BC2">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="700"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A su vez, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>La danza del hipocampo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Domínguez, 2014) se construye como una </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>road</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>movie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0081164B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:footnoteReference w:id="4"/>
-[...12 lines deleted...]
-        <w:t>voz</w:t>
+        <w:footnoteReference w:id="7"/>
       </w:r>
       <w:r w:rsidRPr="007012F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...35 lines deleted...]
-    <w:p w14:paraId="00000054" w14:textId="39834CFF" w:rsidR="00B956B7" w:rsidRPr="007012F6" w:rsidRDefault="00B12B1F" w:rsidP="00DF55B9">
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>ya que tiene como eje central el relato de búsqueda que bien puede ser el relato sobre la carretera. El género expone de manera íntima a los personajes, quienes suelen moverse entre diversos ambientes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C94031E" w14:textId="4B931140" w:rsidR="00BC561E" w:rsidRPr="007012F6" w:rsidRDefault="009A3FA3" w:rsidP="00DF55B9">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="700"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007012F6">
-[...227 lines deleted...]
-      <w:r w:rsidRPr="007012F6">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">propuesta narrativa se perfila entre la reconstrucción a partir del </w:t>
-[...238 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B12B1F" w:rsidRPr="007012F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Ahora bien, la historia se desarrolla en la memoria individual de la directora, proceso que no está totalmente aislado y cerrado</w:t>
       </w:r>
       <w:r w:rsidR="00FB3C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00B12B1F" w:rsidRPr="007012F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> ya que en ocasiones recurre a las palabras y a las ideas de otros para evocar su propio pasado</w:t>
       </w:r>
       <w:r w:rsidR="00FB3C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>, tal y</w:t>
       </w:r>
       <w:r w:rsidR="00B12B1F" w:rsidRPr="007012F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> como sucede en la secuencia en la que se aborda el recuerdo sobre el amor y afirma:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B88CA69" w14:textId="3264C3FD" w:rsidR="00BC561E" w:rsidRPr="00667E28" w:rsidRDefault="00A30CCD" w:rsidP="00063BC2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1418"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00667E28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
+        <w:t xml:space="preserve">Mi </w:t>
+      </w:r>
+      <w:r w:rsidR="00B12B1F" w:rsidRPr="00667E28">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">diagrama del amor se fue construyendo con los chismes de amigas de la secundaria, con las historias de mi hermana, con la versión </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B12B1F" w:rsidRPr="00667E28">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>technicolor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B12B1F" w:rsidRPr="00667E28">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del cine, con los besos ajenos vistos en los parques, con las Halls de fresa y una infinidad inabarcable de deseos (Domínguez, 2014, 01:01:12-01:01:37).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000005E" w14:textId="64398533" w:rsidR="00B956B7" w:rsidRPr="007012F6" w:rsidRDefault="00B12B1F" w:rsidP="00063BC2">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="700"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Por otra parte, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">La danza del hipocampo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>(Domínguez, 2014)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>es un</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">documental que muestra cómo el mecanismo de la memoria se remite a puntos de referencia que existen fuera y que se encuentran fijados por la sociedad. La </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00063BC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>voz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>over</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> reflexiona sobre el funcionamiento de la memoria individual</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA1320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la que, en palabras de Halbwachs (2004), le viene dada por su entorno. El autor menciona que </w:t>
+      </w:r>
+      <w:r w:rsidR="00693084" w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00693084">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="00693084" w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>se recuerda lo que se ha visto, hecho, sentido o pensado en un momento dado, lo que supone que la memoria personal no se confunde con la de los demás. Está limitada de forma bastante rigurosa en el espacio y en el tiempo. La memoria colectiva también lo está: pero sus límites no son los mismos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000005F" w14:textId="0DB7E5C6" w:rsidR="00B956B7" w:rsidRPr="007012F6" w:rsidRDefault="00B12B1F" w:rsidP="00DF55B9">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="700"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El espectador emprende un viaje en busca de los orígenes de su memoria y, a través de un monólogo interior del personaje, se evocan momentos perdidos en el hipocampo mientras se reflexiona y se reinterpreta el archivo de origen familiar. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">La danza del hipocampo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>(Domínguez, 2014) genera una conciencia de la memoria colectiva</w:t>
+      </w:r>
+      <w:r w:rsidR="00D13F87">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ya que se deja huella de la construcción de una identidad personal pero también generacional.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000060" w14:textId="62F69426" w:rsidR="00B956B7" w:rsidRPr="007012F6" w:rsidRDefault="00D13F87" w:rsidP="00DF55B9">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="697"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>De esta manera</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B12B1F" w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>es que la historia íntima que construye el documental también distingue una memoria histórica. Cabe así la diferencia entre las dos memorias: una memoria interior o interna y otra exterior, o bien una memoria personal y otra memoria social.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000062" w14:textId="706EF7C4" w:rsidR="00B956B7" w:rsidRPr="007012F6" w:rsidRDefault="00B12B1F" w:rsidP="00063BC2">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="1418"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00063BC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Podríamos decir aún con más precisión: memoria autobiográfica y memoria histórica. La primera se apoyaría en la segunda, ya que al fin y al cabo la historia de nuestra vida forma parte de la historia en general. Pero la segunda sería, naturalmente, mucho más amplia que la primera. Por otra parte, </w:t>
+      </w:r>
+      <w:r w:rsidR="00693084" w:rsidRPr="00063BC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00693084">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="00693084" w:rsidRPr="00063BC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00063BC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>nos representaría el pasado de forma resumida y esquemática, mientras que la memoria de nuestra vida nos ofrecería una representación mucho más continua y densa (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00063BC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Halbwachs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00063BC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 2004, p. 55). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000063" w14:textId="6C241C0D" w:rsidR="00B956B7" w:rsidRPr="007012F6" w:rsidRDefault="00B12B1F" w:rsidP="00063BC2">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="697"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Las escenas de los altos de Chiapas dan cuenta del clima social de aquellos años. “Las memorias que tengo de los primeros días de 1994 son también las memorias de un país entero” (Domínguez, 2014, 00:54:49-00:54:54). Según Halbwachs (2004)</w:t>
+      </w:r>
+      <w:r w:rsidR="007E42AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> “nuestra </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Mi </w:t>
-[...107 lines deleted...]
-      <w:r w:rsidR="00AA1320">
+        <w:t xml:space="preserve">impresión puede basarse, no </w:t>
+      </w:r>
+      <w:r w:rsidR="007E42AC" w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="007E42AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="007E42AC" w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>en nuestro recuerdo, sino también en el de los demás, nuestra confianza en la exactitud de nuestro recuerdo será mayor” (p. 26). Por lo que</w:t>
+      </w:r>
+      <w:r w:rsidR="00D13F87">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="007012F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> la que, en palabras de </w:t>
-[...81 lines deleted...]
-    <w:p w14:paraId="00000060" w14:textId="62F69426" w:rsidR="00B956B7" w:rsidRPr="007012F6" w:rsidRDefault="00D13F87" w:rsidP="00DF55B9">
+        <w:t xml:space="preserve"> en este documental, los recuerdos resultan más consistentes en la medida que son recuperados de manera colectiva.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000064" w14:textId="1B93AECE" w:rsidR="00B956B7" w:rsidRPr="007012F6" w:rsidRDefault="00B12B1F" w:rsidP="00DF55B9">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="697"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...163 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve">En </w:t>
       </w:r>
       <w:r w:rsidRPr="007012F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>La</w:t>
       </w:r>
       <w:r w:rsidRPr="007012F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007012F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>danza del hipocampo</w:t>
       </w:r>
       <w:r w:rsidRPr="007012F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -7027,96 +6778,96 @@
         </w:rPr>
         <w:t>La construcción de la memoria. Historias del documental mexicano</w:t>
       </w:r>
       <w:r w:rsidRPr="007012F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> de la investigadora y realizadora Guadalupe Ochoa</w:t>
       </w:r>
       <w:r w:rsidR="00AE122D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00AE122D" w:rsidRPr="007012F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>2013)</w:t>
       </w:r>
       <w:r w:rsidRPr="007012F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>, quien identifica cambios en los temas a través de una revisión histórica a la par de ubicar cómo se ha transformado la narrativa del género a raíz de los avances tecnológicos, las tendencias estéticas y los posicionamientos de los</w:t>
+        <w:t xml:space="preserve">, quien identifica cambios en los temas a través de una revisión histórica a la par de ubicar cómo se ha transformado la narrativa del género a raíz de los avances tecnológicos, las tendencias </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>estéticas y los posicionamientos de los</w:t>
       </w:r>
       <w:r w:rsidR="009A3FA3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007012F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">documentalistas. A diferencia de ese texto que hace una revisión longitudinal para dar un panorama amplio de la producción fílmica mexicana, el presente artículo se ha enfocado en dos casos de estudio, el de </w:t>
       </w:r>
       <w:r w:rsidRPr="007012F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>Los rollos perdidos de Pancho Villa</w:t>
       </w:r>
       <w:r w:rsidRPr="007012F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Rocha, 2003) y </w:t>
       </w:r>
       <w:r w:rsidRPr="007012F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>La danza del hipocampo</w:t>
       </w:r>
       <w:r w:rsidRPr="007012F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Domínguez, 2014) para revisar con </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">una mirada profunda los recursos estético-narrativos utilizados en la construcción de la memoria considerando otro elemento diferente, el de las modalidades de representación propuestas por Nichols (1997). Como se ha dado cuenta </w:t>
+        <w:t xml:space="preserve"> (Domínguez, 2014) para revisar con una mirada profunda los recursos estético-narrativos utilizados en la construcción de la memoria considerando otro elemento diferente, el de las modalidades de representación propuestas por Nichols (1997). Como se ha dado cuenta </w:t>
       </w:r>
       <w:r w:rsidR="00942A00" w:rsidRPr="007012F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>en este análisis</w:t>
       </w:r>
       <w:r w:rsidR="00B12B1F" w:rsidRPr="007012F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, se observa que ambos documentales giran alrededor de lo reflexivo al poner al medio fílmico como mecanismo sobre el cual se </w:t>
       </w:r>
       <w:r w:rsidR="00942A00" w:rsidRPr="007012F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>coloca</w:t>
       </w:r>
       <w:r w:rsidR="00B12B1F" w:rsidRPr="007012F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> en primer plano la propia producción. Los dos filmes tienden a cuestionar la manera en que se articula el propio discurso audiovisual con el que fueron creados. La reflexividad constituye una virtud para describir una realidad a través de los personajes que emergen de la historia. </w:t>
       </w:r>
@@ -7231,67 +6982,67 @@
           <w:i/>
         </w:rPr>
         <w:t>La danza del hipocampo</w:t>
       </w:r>
       <w:r w:rsidRPr="007012F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Domínguez, 2014) construye una mirada de la memoria íntima, personal, individual que representa formas de construir la identidad de una generación, de un grupo social, desde lo femenino.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000070" w14:textId="77777777" w:rsidR="00B956B7" w:rsidRPr="007012F6" w:rsidRDefault="00B12B1F" w:rsidP="00DF55B9">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007012F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Estos dos productos documentales recuperan una memoria que habla de diferentes discursos como las expectativas que se manifiestan para indagar sobre el discurso oficial, en este caso del caudillo revolucionario, desmitificarlo; por otra parte, de recuperar la importancia que tiene la familia entre los mexicanos como una manera de construir la identidad personal.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000071" w14:textId="60E81EBD" w:rsidR="00B956B7" w:rsidRPr="007012F6" w:rsidRDefault="00B12B1F" w:rsidP="00DF55B9">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007012F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>La mirada personal de los realizadores-protagonistas de estos documentales es el vehículo para entrar en los mecanismos de la memoria, de cómo se construyen, deconstruyen y reconstruyen los recuerdos, poniendo en evidencia la fragilidad de estos procesos. De este hecho deriva una de las responsabilidades que tiene el/la documentalista, sobre todo cuando aborda temas de carácter histórico en donde se pone el juego la memoria colectiva que se tiene sobre un suceso o sobre la identidad de un</w:t>
       </w:r>
       <w:r w:rsidR="004455EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="007012F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> persona. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000072" w14:textId="671A0484" w:rsidR="00B956B7" w:rsidRPr="007012F6" w:rsidRDefault="00B12B1F" w:rsidP="00DF55B9">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007012F6">
@@ -7418,65 +7169,51 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007012F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Este tipo de estudio podría llevarse a cabo con otros documentales mexicanos en donde se aborda el tema de la memoria de diferentes épocas de la historia nacional, entre ellos los mencionados a lo largo de este trabajo, pues aportarían mayores elementos para comprender de manera más amplia cómo se reconstruye la memoria individual y colectiva a través del cine mexicano. Asimismo, este tipo de proyectos permiten abordar el tema de las identidades pues estas son creadas y reproducidas a través de la forma en cómo cada uno es narrado en los medios audiovisuales.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000076" w14:textId="6C2C3350" w:rsidR="00B956B7" w:rsidRPr="007012F6" w:rsidRDefault="00B12B1F" w:rsidP="00DF55B9">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007012F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Por otra parte, para analizar estos mismos documentales podría recurrirse, como lo han hecho los autores del texto en otros estudios, a los elementos aportados por François </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> (2009) sobre el documental de memoria</w:t>
+        <w:t>Por otra parte, para analizar estos mismos documentales podría recurrirse, como lo han hecho los autores del texto en otros estudios, a los elementos aportados por François Niney (2009) sobre el documental de memoria</w:t>
       </w:r>
       <w:r w:rsidR="004455EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="007012F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> en donde se especifican los recursos estético-narrativos para su construcción y que en algunos casos sirven para revelar y fijar la memoria y en otros para deformarla y falsificarla.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000077" w14:textId="3AC5B5EF" w:rsidR="00B956B7" w:rsidRDefault="00B956B7" w:rsidP="00DF55B9">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -7533,694 +7270,629 @@
           <w:b/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00000078" w14:textId="77777777" w:rsidR="00B956B7" w:rsidRPr="00871112" w:rsidRDefault="00B12B1F" w:rsidP="00DF55B9">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00871112">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:highlight w:val="white"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Referencias</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000079" w14:textId="425C812F" w:rsidR="00B956B7" w:rsidRPr="007012F6" w:rsidRDefault="00B12B1F" w:rsidP="00143AF5">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007012F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:highlight w:val="white"/>
         </w:rPr>
-        <w:t>Aitken</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve">Aitken, H. E. y </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Griffith, D. W. (productores) y Cabanne, W. C. y Walsh, R. (directores). (1914). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
           <w:highlight w:val="white"/>
         </w:rPr>
-        <w:t xml:space="preserve">, H. E. y </w:t>
-[...24 lines deleted...]
-          <w:i/>
+        <w:t>La vida del general Villa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:highlight w:val="white"/>
         </w:rPr>
-        <w:t>La vida del general Villa</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007012F6">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB3C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:highlight w:val="white"/>
         </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>Cinta cinematográfica</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB3C3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB3C3D" w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00FB3C3D">
+      <w:r w:rsidRPr="007012F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:highlight w:val="white"/>
         </w:rPr>
+        <w:t xml:space="preserve">Estados Unidos: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mutual Film </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Corporation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000007A" w14:textId="5209184F" w:rsidR="00B956B7" w:rsidRPr="007012F6" w:rsidRDefault="00B12B1F" w:rsidP="00143AF5">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Altman, R. (2000). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Los géneros cinematográficos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F22A4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Barcelona, España: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Paidós. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000007B" w14:textId="63D7459F" w:rsidR="00B956B7" w:rsidRPr="007012F6" w:rsidRDefault="00B12B1F" w:rsidP="00143AF5">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Ardèvol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, E. (1997). Representación y cine etnográfico. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Quaderns</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>l’Institut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Català</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>d’Antropologia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="0099369C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="007012F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:highlight w:val="white"/>
-[...6 lines deleted...]
-          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidR="0099369C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00FB3C3D" w:rsidRPr="007012F6">
-[...2 lines deleted...]
-          <w:highlight w:val="white"/>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 125-168. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B6256B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Recuperado de </w:t>
+      </w:r>
+      <w:r w:rsidR="00B6256B" w:rsidRPr="00871112">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>https://raco.cat/index.php/QuadernsICA/article/view/95377.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000007C" w14:textId="07851DB0" w:rsidR="00B956B7" w:rsidRPr="007012F6" w:rsidRDefault="00B12B1F" w:rsidP="00143AF5">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A012F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Casetti, F.</w:t>
+      </w:r>
+      <w:r w:rsidR="006C1EDC" w:rsidRPr="002A012F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A012F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Di Chio, F. (1991). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00871112">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Cómo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00871112">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> analizar un film. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Buenos Aires</w:t>
+      </w:r>
+      <w:r w:rsidR="006C1EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, Argentina</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00871112">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Paidós.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000007E" w14:textId="51D31B41" w:rsidR="00B956B7" w:rsidRPr="007012F6" w:rsidRDefault="00B12B1F" w:rsidP="00063BC2">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Castellanos, V. (2004</w:t>
+      </w:r>
+      <w:r w:rsidR="004B30A0" w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00871112">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La experiencia </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00871112">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>estética</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00871112">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en el cine: </w:t>
+      </w:r>
+      <w:r w:rsidR="007012F6" w:rsidRPr="00871112">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">otros </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00871112">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>trayectos en los estudios</w:t>
+      </w:r>
+      <w:r w:rsidR="004B30A0" w:rsidRPr="00871112">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00871112">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>cinematográficos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="004B30A0" w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Tesis doctoral</w:t>
+      </w:r>
+      <w:r w:rsidR="004B30A0" w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Universidad </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Autónoma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>México</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="007012F6">
-[...20 lines deleted...]
-      <w:r w:rsidRPr="007012F6">
+      <w:r w:rsidR="004B30A0" w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Recuperado de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>https://es.slideshare.net/buda333/castellanoslaexperienciaesteticaenelcine1</w:t>
+      </w:r>
+      <w:r w:rsidR="004B30A0" w:rsidRPr="007012F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0000007A" w14:textId="5209184F" w:rsidR="00B956B7" w:rsidRPr="007012F6" w:rsidRDefault="00B12B1F" w:rsidP="00143AF5">
+    <w:p w14:paraId="0000007F" w14:textId="26023BBE" w:rsidR="00B956B7" w:rsidRPr="00871112" w:rsidRDefault="00B12B1F" w:rsidP="00143AF5">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007012F6">
-[...82 lines deleted...]
-          <w:i/>
+      <w:r w:rsidRPr="00871112">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Correa, J. (2006). El </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FB3C3D" w:rsidRPr="00871112">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>road</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FB3C3D" w:rsidRPr="00871112">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007012F6">
-[...10 lines deleted...]
-          <w:i/>
+      <w:r w:rsidR="00FB3C3D" w:rsidRPr="00871112">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>movie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00871112">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB3C3D" w:rsidRPr="00871112">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">elementos </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00871112">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">para la definición de un género cinematográfico. Cuadernos de </w:t>
+      </w:r>
+      <w:r w:rsidR="0081164B" w:rsidRPr="00871112">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Música</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00871112">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="0081164B" w:rsidRPr="00871112">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Artes Visuales </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00871112">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">y </w:t>
+      </w:r>
+      <w:r w:rsidR="0081164B" w:rsidRPr="00871112">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Artes Escénicas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00871112">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, 2(2), 270-301.</w:t>
+      </w:r>
+      <w:r w:rsidR="0081164B" w:rsidRPr="00871112">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Recuperado de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00871112">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...408 lines deleted...]
-      <w:hyperlink r:id="rId8">
+      <w:hyperlink r:id="rId9">
         <w:r w:rsidRPr="00871112">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>https://revistas.javeriana.edu.co/index.php/cma/article/view/6437</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0081164B" w:rsidRPr="00871112">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000080" w14:textId="3C61F70B" w:rsidR="00B956B7" w:rsidRPr="007012F6" w:rsidRDefault="00B12B1F" w:rsidP="00143AF5">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007012F6">
         <w:rPr>
@@ -8460,314 +8132,292 @@
       </w:r>
       <w:r w:rsidR="00FB3C3D" w:rsidRPr="00871112">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
       <w:r w:rsidRPr="00871112">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Argentina: Anima Films, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00871112">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>History</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00871112">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
+        <w:t xml:space="preserve"> Channel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000083" w14:textId="11D3F3C3" w:rsidR="00B956B7" w:rsidRPr="00871112" w:rsidRDefault="00B12B1F" w:rsidP="00143AF5">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00871112">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Guerra, I., González, E., Garza, R., Molina, A. (productores) y </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">González, E. (director). (2007). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00871112">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los ladrones viejos: las leyendas del </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00871112">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>artegio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00871112">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="008B610F" w:rsidRPr="00871112">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00871112">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Cinta cinematográfica</w:t>
+      </w:r>
+      <w:r w:rsidR="008B610F" w:rsidRPr="00871112">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00871112">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">México: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00871112">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Artegios</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00871112">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Instituto Mexicano de Cinematografía, Filmoteca de la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008B610F" w:rsidRPr="00871112">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Unam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00871112">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, Arte 7.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000084" w14:textId="2AD9C966" w:rsidR="00B956B7" w:rsidRPr="00871112" w:rsidRDefault="00B12B1F" w:rsidP="00143AF5">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00871112">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Halbwachs, M. (2004). La memoria colectiva. Zaragoza</w:t>
+      </w:r>
+      <w:r w:rsidR="0099369C" w:rsidRPr="00871112">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, España</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00871112">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>: Prensas Universitarias de Zaragoza.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000086" w14:textId="70B4ACC5" w:rsidR="00B956B7" w:rsidRPr="00871112" w:rsidRDefault="00B12B1F" w:rsidP="00D85B57">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00871112">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Lamadrid, J. (productor) y Lamadrid, J. (director). (1928). Historia de la Revolución</w:t>
+      </w:r>
+      <w:r w:rsidR="00D85B57" w:rsidRPr="00871112">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00871112">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>exicana.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D85B57" w:rsidRPr="00871112">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
       <w:r w:rsidRPr="00871112">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>Channel</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Cinta cinematográfica</w:t>
+      </w:r>
+      <w:r w:rsidR="00D85B57" w:rsidRPr="00871112">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
       <w:r w:rsidRPr="00871112">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="00000083" w14:textId="11D3F3C3" w:rsidR="00B956B7" w:rsidRPr="00871112" w:rsidRDefault="00B12B1F" w:rsidP="00143AF5">
+        <w:t>México: Julio Lamadrid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000087" w14:textId="7DF5571A" w:rsidR="00B956B7" w:rsidRPr="00871112" w:rsidRDefault="00B12B1F" w:rsidP="00143AF5">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00871112">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Guerra, I., González, E., Garza, R., Molina, A. (productores) y </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">González, E. (director). (2007). </w:t>
+        <w:t>Machado, A. (2010). El filme-ensayo</w:t>
+      </w:r>
+      <w:r w:rsidR="00F91552" w:rsidRPr="00871112">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. La </w:t>
       </w:r>
       <w:r w:rsidRPr="00871112">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Los ladrones viejos: las leyendas del </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Fuga, </w:t>
+      </w:r>
+      <w:r w:rsidR="00586C07" w:rsidRPr="00871112">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
       <w:r w:rsidRPr="00871112">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>artegio</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r w:rsidR="00586C07" w:rsidRPr="00871112">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
       <w:r w:rsidRPr="00871112">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="008B610F" w:rsidRPr="00871112">
-[...197 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00F91552">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Recuperado de </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidR="00F91552" w:rsidRPr="00871112">
           <w:t>https://www.lafuga.cl/el-filme-ensayo/409</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00F91552" w:rsidRPr="00871112">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000088" w14:textId="5FE16C1F" w:rsidR="00B956B7" w:rsidRPr="00871112" w:rsidRDefault="00B12B1F" w:rsidP="00143AF5">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00871112">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Malacara, A., Garza, R. y Payán, I. (productores) y </w:t>
@@ -8834,507 +8484,470 @@
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00871112">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Márquez, M. (director). (2005). Ni muy muy ni tan </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00871112">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>tan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00871112">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">… simplemente </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>… simplemente Tin Tan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D85B57" w:rsidRPr="00871112">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
       <w:r w:rsidRPr="00871112">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>Tin</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Cinta cinematográfica</w:t>
+      </w:r>
+      <w:r w:rsidR="00D85B57" w:rsidRPr="00871112">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
       <w:r w:rsidRPr="00871112">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Tan</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007012F6">
+        <w:t xml:space="preserve">México: Estudios Churubusco Azteca, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00871112">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Technikos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00871112">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Post, Tin Tan y Sus Pachucos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000008A" w14:textId="1AC91F3A" w:rsidR="00B956B7" w:rsidRPr="00871112" w:rsidRDefault="00B12B1F" w:rsidP="00143AF5">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00871112">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mendoza, H. (productor) y Rocha, G. (director). (2003). Los rollos perdidos de Pancho Villa. </w:t>
+      </w:r>
+      <w:r w:rsidR="008B610F" w:rsidRPr="00871112">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00871112">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Cinta cinematográfica</w:t>
+      </w:r>
+      <w:r w:rsidR="008B610F" w:rsidRPr="00871112">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00871112">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>México, Canadá, Estados Unidos: Instituto Mexicano de Cinematografía.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000008B" w14:textId="46EDA153" w:rsidR="00B956B7" w:rsidRPr="00871112" w:rsidRDefault="00B12B1F" w:rsidP="00143AF5">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00871112">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Mercado, E. (productora) y Domínguez, G. (directora). (2014). La danza del hipocampo.</w:t>
+      </w:r>
+      <w:r w:rsidR="009A3FA3" w:rsidRPr="00871112">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008B610F" w:rsidRPr="00871112">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00871112">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Cinta cinematográfica</w:t>
+      </w:r>
+      <w:r w:rsidR="008B610F" w:rsidRPr="00871112">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00871112">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">México: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007012F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Bosque Negro, Instituto Mexicano de Cinematografía, Consejo Nacional para la Cultura y las Artes, Fondo para la Producción Cinematográfica de Calidad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000008C" w14:textId="71196D6E" w:rsidR="00B956B7" w:rsidRPr="00871112" w:rsidRDefault="00B12B1F" w:rsidP="00143AF5">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00871112">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nacif, J. y Rubio, O. (productores) y Rubio, O. (director). (2014). Ilusión nacional. </w:t>
+      </w:r>
+      <w:r w:rsidR="008B610F" w:rsidRPr="00871112">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00871112">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Cinta cinematográfica</w:t>
+      </w:r>
+      <w:r w:rsidR="008B610F" w:rsidRPr="00871112">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00871112">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>México: Amateur Films, Tintorera Producciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000008E" w14:textId="7788013B" w:rsidR="00B956B7" w:rsidRPr="002A012F" w:rsidRDefault="00B12B1F" w:rsidP="00143AF5">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00871112">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Nichols, B. (1997). La representación de la realidad: cuestiones y conceptos sobre el</w:t>
+      </w:r>
+      <w:r w:rsidR="00143AF5" w:rsidRPr="00871112">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> documental</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00871112">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00D85B57" w:rsidRPr="00871112">
-[...4 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="002A012F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Barcelona</w:t>
+      </w:r>
+      <w:r w:rsidR="00143AF5" w:rsidRPr="002A012F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, España</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A012F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002A012F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Paidós</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002A012F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000008F" w14:textId="66FA693E" w:rsidR="00B956B7" w:rsidRPr="002A012F" w:rsidRDefault="00B12B1F" w:rsidP="00143AF5">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A012F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nichols, B. (2001). Introduction to </w:t>
+      </w:r>
+      <w:r w:rsidR="00143AF5" w:rsidRPr="002A012F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Documentary</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A012F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D718A5" w:rsidRPr="002A012F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Bloomington</w:t>
+      </w:r>
+      <w:r w:rsidR="00143AF5" w:rsidRPr="002A012F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, United States</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A012F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>: University Press.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000091" w14:textId="521A0758" w:rsidR="00B956B7" w:rsidRPr="00871112" w:rsidRDefault="00B12B1F" w:rsidP="00143AF5">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00871112">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>Cinta cinematográfica</w:t>
-[...6 lines deleted...]
-      </w:r>
+        <w:t>Niney</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00871112">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">México: Estudios Churubusco Azteca, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>, F. (2009). La prueba de lo real en la pantalla. Ensayo sobre el principio de realidad</w:t>
+      </w:r>
+      <w:r w:rsidR="009A3FA3" w:rsidRPr="00871112">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00871112">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>Technikos</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>documental. Ciudad de México</w:t>
+      </w:r>
+      <w:r w:rsidR="004455EB" w:rsidRPr="00871112">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, México</w:t>
+      </w:r>
       <w:r w:rsidRPr="00871112">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Post, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>: Centro Universitario de Estudios Cinematográficos, Universidad Nacional Autónoma de México.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000092" w14:textId="53B32AB1" w:rsidR="00B956B7" w:rsidRPr="00871112" w:rsidRDefault="00B12B1F" w:rsidP="00143AF5">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00871112">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>Tin</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">Noriega, E. B. (2012). Notas sobre </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00871112">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Tan y Sus Pachucos.</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t>found</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00871112">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Mendoza, H. (productor) y Rocha, G. (director). (2003). Los rollos perdidos de Pancho Villa. </w:t>
-[...6 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00871112">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>Cinta cinematográfica</w:t>
-[...6 lines deleted...]
-      </w:r>
+        <w:t>footage</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00871112">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>México, Canadá, Estados Unidos: Instituto Mexicano de Cinematografía.</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">. Arte e </w:t>
+      </w:r>
+      <w:r w:rsidR="00F37B49" w:rsidRPr="00871112">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Investigación</w:t>
+      </w:r>
       <w:r w:rsidRPr="00871112">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>Mercado, E. (productora) y Domínguez, G. (directora). (2014). La danza del hipocampo.</w:t>
-[...11 lines deleted...]
-        <w:t>(</w:t>
+        <w:t>, 14</w:t>
+      </w:r>
+      <w:r w:rsidR="006D52AE" w:rsidRPr="00871112">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>(8)</w:t>
       </w:r>
       <w:r w:rsidRPr="00871112">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>Cinta cinematográfica</w:t>
-[...85 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="002A012F">
-[...213 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00F37B49">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Recuperado de </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="00F37B49" w:rsidRPr="00871112">
           <w:t>http://sedici.unlp.edu.ar/handle/10915/39764</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00F37B49" w:rsidRPr="00871112">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000093" w14:textId="27590DB4" w:rsidR="00B956B7" w:rsidRPr="00871112" w:rsidRDefault="00B12B1F" w:rsidP="00143AF5">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00871112">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Ochoa, M. (2013). La </w:t>
@@ -9401,50 +9014,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
       <w:r w:rsidRPr="00871112">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">México: Fondo Estatal Para la Cultura y las Artes de Morelos, Universidad Autónoma del Estado de Morelos. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000095" w14:textId="1CC253FB" w:rsidR="00B956B7" w:rsidRPr="00871112" w:rsidRDefault="00B12B1F" w:rsidP="00143AF5">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00871112">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Peñafiel, M. (productor) y Taboada, F. (director). (2006). Pancho Villa: la revolución no ha terminado.</w:t>
       </w:r>
       <w:r w:rsidRPr="007012F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0056662B" w:rsidRPr="00871112">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00871112">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Cinta cinematográfica</w:t>
       </w:r>
       <w:r w:rsidR="0056662B" w:rsidRPr="00871112">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
@@ -9475,51 +9089,50 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>, España</w:t>
       </w:r>
       <w:r w:rsidRPr="00871112">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>: Cátedra.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000097" w14:textId="172FF003" w:rsidR="00B956B7" w:rsidRPr="007012F6" w:rsidRDefault="00B12B1F" w:rsidP="00143AF5">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007012F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Sistach, M. y </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007012F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Buil</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007012F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, J. (productores) y Sistach, M. y </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007012F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Buil</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007012F6">
@@ -9883,1380 +9496,1209 @@
       <w:tblPr>
         <w:tblW w:w="9360" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3045"/>
         <w:gridCol w:w="6315"/>
       </w:tblGrid>
       <w:tr w:rsidR="00433542" w:rsidRPr="00433542" w14:paraId="7D1D7429" w14:textId="77777777" w:rsidTr="00433542">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3045" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="62BFB223" w14:textId="77777777" w:rsidR="00433542" w:rsidRPr="00433542" w:rsidRDefault="00433542" w:rsidP="00901F0D">
             <w:pPr>
               <w:pStyle w:val="Ttulo3"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00433542">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Rol de Contribución</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6315" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6F21C207" w14:textId="26401118" w:rsidR="00433542" w:rsidRPr="00433542" w:rsidRDefault="00433542" w:rsidP="00901F0D">
             <w:pPr>
               <w:pStyle w:val="Ttulo3"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="_btsjgdfgjwkr" w:colFirst="0" w:colLast="0"/>
             <w:bookmarkEnd w:id="4"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>Autor (es)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00433542" w:rsidRPr="00433542" w14:paraId="18CEACE2" w14:textId="77777777" w:rsidTr="00433542">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3045" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6DFE3F34" w14:textId="77777777" w:rsidR="00433542" w:rsidRPr="00433542" w:rsidRDefault="00433542" w:rsidP="00901F0D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00433542">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>Conceptualización</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6315" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4DCBA6E6" w14:textId="02DC9C44" w:rsidR="00433542" w:rsidRPr="00433542" w:rsidRDefault="00433542" w:rsidP="00901F0D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00433542">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>Mónica del Sagrario Medina Cuevas</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00433542" w:rsidRPr="00433542" w14:paraId="435D8193" w14:textId="77777777" w:rsidTr="00433542">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3045" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4BCB2016" w14:textId="77777777" w:rsidR="00433542" w:rsidRPr="00433542" w:rsidRDefault="00433542" w:rsidP="00901F0D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00433542">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>Metodología</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6315" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2CA4A512" w14:textId="77777777" w:rsidR="00433542" w:rsidRPr="00433542" w:rsidRDefault="00433542" w:rsidP="00901F0D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00433542">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>Mónica del Sagrario Medina Cuevas</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00433542" w:rsidRPr="00433542" w14:paraId="24EBAE6D" w14:textId="77777777" w:rsidTr="00433542">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3045" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7540BCAA" w14:textId="77777777" w:rsidR="00433542" w:rsidRPr="00433542" w:rsidRDefault="00433542" w:rsidP="00901F0D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00433542">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>Software</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6315" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4C9901ED" w14:textId="77777777" w:rsidR="00433542" w:rsidRPr="00433542" w:rsidRDefault="00433542" w:rsidP="00901F0D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00433542">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mónica del Sagrario Medina Cuevas y Alejandro Jiménez </w:t>
-[...17 lines deleted...]
-              <w:t>. Igual.</w:t>
+              <w:t>Mónica del Sagrario Medina Cuevas y Alejandro Jiménez Arrazquito. Igual.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00433542" w:rsidRPr="00433542" w14:paraId="20120984" w14:textId="77777777" w:rsidTr="00433542">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3045" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="008F5076" w14:textId="77777777" w:rsidR="00433542" w:rsidRPr="00433542" w:rsidRDefault="00433542" w:rsidP="00901F0D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00433542">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>Validación</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6315" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="65DB106D" w14:textId="77777777" w:rsidR="00433542" w:rsidRPr="00433542" w:rsidRDefault="00433542" w:rsidP="00901F0D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00433542">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>Mónica del Sagrario Medina Cuevas.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00433542" w:rsidRPr="00433542" w14:paraId="6CA9C809" w14:textId="77777777" w:rsidTr="00433542">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3045" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6F03DBED" w14:textId="77777777" w:rsidR="00433542" w:rsidRPr="00433542" w:rsidRDefault="00433542" w:rsidP="00901F0D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00433542">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>Análisis Formal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6315" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="13DBA731" w14:textId="77777777" w:rsidR="00433542" w:rsidRPr="00433542" w:rsidRDefault="00433542" w:rsidP="00901F0D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00433542">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alejandro Jiménez </w:t>
-[...17 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Alejandro Jiménez Arrazquito.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00433542" w:rsidRPr="00433542" w14:paraId="2791144C" w14:textId="77777777" w:rsidTr="00433542">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3045" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="486BEBD1" w14:textId="77777777" w:rsidR="00433542" w:rsidRPr="00433542" w:rsidRDefault="00433542" w:rsidP="00901F0D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00433542">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>Investigación</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6315" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="68873F37" w14:textId="77777777" w:rsidR="00433542" w:rsidRPr="00433542" w:rsidRDefault="00433542" w:rsidP="00901F0D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00433542">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>Mónica del Sagrario Medina Cuevas.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00433542" w:rsidRPr="00433542" w14:paraId="03799B9B" w14:textId="77777777" w:rsidTr="00433542">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3045" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="03C46FFE" w14:textId="77777777" w:rsidR="00433542" w:rsidRPr="00433542" w:rsidRDefault="00433542" w:rsidP="00901F0D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00433542">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>Recursos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6315" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5466B6A4" w14:textId="77777777" w:rsidR="00433542" w:rsidRPr="00433542" w:rsidRDefault="00433542" w:rsidP="00901F0D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00433542">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alejandro Jiménez </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">. </w:t>
+              <w:t xml:space="preserve">Alejandro Jiménez Arrazquito. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00433542" w:rsidRPr="00433542" w14:paraId="203FC5B4" w14:textId="77777777" w:rsidTr="00433542">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3045" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6B533D9B" w14:textId="77777777" w:rsidR="00433542" w:rsidRPr="00433542" w:rsidRDefault="00433542" w:rsidP="00901F0D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00433542">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>Curación de datos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6315" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="120D3891" w14:textId="77777777" w:rsidR="00433542" w:rsidRPr="00433542" w:rsidRDefault="00433542" w:rsidP="00901F0D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00433542">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mónica del Sagrario Medina Cuevas y Alejandro Jiménez </w:t>
-[...17 lines deleted...]
-              <w:t>. Igual.</w:t>
+              <w:t>Mónica del Sagrario Medina Cuevas y Alejandro Jiménez Arrazquito. Igual.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00433542" w:rsidRPr="00433542" w14:paraId="75B9B952" w14:textId="77777777" w:rsidTr="00433542">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3045" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4990589E" w14:textId="77777777" w:rsidR="00433542" w:rsidRPr="00433542" w:rsidRDefault="00433542" w:rsidP="00901F0D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00433542">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>Escritura - Preparación del borrador original</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6315" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5C95B125" w14:textId="77777777" w:rsidR="00433542" w:rsidRPr="00433542" w:rsidRDefault="00433542" w:rsidP="00901F0D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00433542">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mónica del Sagrario Medina Cuevas y Alejandro Jiménez </w:t>
-[...17 lines deleted...]
-              <w:t>. Igual.</w:t>
+              <w:t>Mónica del Sagrario Medina Cuevas y Alejandro Jiménez Arrazquito. Igual.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00433542" w:rsidRPr="00433542" w14:paraId="0FBBC80A" w14:textId="77777777" w:rsidTr="00433542">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3045" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="710779AB" w14:textId="77777777" w:rsidR="00433542" w:rsidRPr="00433542" w:rsidRDefault="00433542" w:rsidP="00901F0D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00433542">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>Escritura - Revisión y edición</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6315" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3D736A24" w14:textId="77777777" w:rsidR="00433542" w:rsidRPr="00433542" w:rsidRDefault="00433542" w:rsidP="00901F0D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00433542">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mónica del Sagrario Medina Cuevas y Alejandro Jiménez </w:t>
-[...17 lines deleted...]
-              <w:t>. Igual.</w:t>
+              <w:t>Mónica del Sagrario Medina Cuevas y Alejandro Jiménez Arrazquito. Igual.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00433542" w:rsidRPr="00433542" w14:paraId="13CB479C" w14:textId="77777777" w:rsidTr="00433542">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3045" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="31F5DCC2" w14:textId="77777777" w:rsidR="00433542" w:rsidRPr="00433542" w:rsidRDefault="00433542" w:rsidP="00901F0D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00433542">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>Visualización</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6315" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="12925B75" w14:textId="77777777" w:rsidR="00433542" w:rsidRPr="00433542" w:rsidRDefault="00433542" w:rsidP="00901F0D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00433542">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alejandro Jiménez </w:t>
-[...17 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Alejandro Jiménez Arrazquito.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00433542" w:rsidRPr="00433542" w14:paraId="4F11A716" w14:textId="77777777" w:rsidTr="00433542">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3045" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7886F6AC" w14:textId="77777777" w:rsidR="00433542" w:rsidRPr="00433542" w:rsidRDefault="00433542" w:rsidP="00901F0D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00433542">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>Supervisión</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6315" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0830B162" w14:textId="77777777" w:rsidR="00433542" w:rsidRPr="00433542" w:rsidRDefault="00433542" w:rsidP="00901F0D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00433542">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mónica del Sagrario Medina Cuevas y Alejandro Jiménez </w:t>
-[...17 lines deleted...]
-              <w:t>. Igual</w:t>
+              <w:t>Mónica del Sagrario Medina Cuevas y Alejandro Jiménez Arrazquito. Igual</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00433542" w:rsidRPr="00433542" w14:paraId="1CBB069F" w14:textId="77777777" w:rsidTr="00433542">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3045" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7343D074" w14:textId="77777777" w:rsidR="00433542" w:rsidRPr="00433542" w:rsidRDefault="00433542" w:rsidP="00901F0D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00433542">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>Administración de Proyectos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6315" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="37CBB3BC" w14:textId="77777777" w:rsidR="00433542" w:rsidRPr="00433542" w:rsidRDefault="00433542" w:rsidP="00901F0D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00433542">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mónica del Sagrario Medina Cuevas y Alejandro Jiménez </w:t>
-[...17 lines deleted...]
-              <w:t>. Igual.</w:t>
+              <w:t>Mónica del Sagrario Medina Cuevas y Alejandro Jiménez Arrazquito. Igual.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00433542" w:rsidRPr="00433542" w14:paraId="1489EC3F" w14:textId="77777777" w:rsidTr="00433542">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3045" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4DF9B4A3" w14:textId="77777777" w:rsidR="00433542" w:rsidRPr="00433542" w:rsidRDefault="00433542" w:rsidP="00901F0D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00433542">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>Adquisición de fondos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6315" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="610193A4" w14:textId="77777777" w:rsidR="00433542" w:rsidRPr="00433542" w:rsidRDefault="00433542" w:rsidP="00901F0D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00433542">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mónica del Sagrario Medina Cuevas y Alejandro Jiménez </w:t>
-[...17 lines deleted...]
-              <w:t>. Igual.</w:t>
+              <w:t>Mónica del Sagrario Medina Cuevas y Alejandro Jiménez Arrazquito. Igual.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7FCEA936" w14:textId="77777777" w:rsidR="00433542" w:rsidRPr="00871112" w:rsidRDefault="00433542" w:rsidP="00143AF5">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00433542" w:rsidRPr="00871112" w:rsidSect="00871112">
-      <w:headerReference w:type="default" r:id="rId11"/>
-      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1134" w:right="1701" w:bottom="709" w:left="1701" w:header="142" w:footer="102" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2F66CC7E" w14:textId="77777777" w:rsidR="0048287D" w:rsidRDefault="0048287D">
+    <w:p w14:paraId="1A14933A" w14:textId="77777777" w:rsidR="00A9353E" w:rsidRDefault="00A9353E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7C520D1C" w14:textId="77777777" w:rsidR="0048287D" w:rsidRDefault="0048287D">
+    <w:p w14:paraId="774DC171" w14:textId="77777777" w:rsidR="00A9353E" w:rsidRDefault="00A9353E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7B9D1E02" w14:textId="2E972230" w:rsidR="00063BC2" w:rsidRDefault="00063BC2">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">                    </w:t>
     </w:r>
     <w:r w:rsidR="00871112">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>V</w:t>
     </w:r>
     <w:r w:rsidR="00871112" w:rsidRPr="00B21D7C">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">ol. </w:t>
     </w:r>
     <w:proofErr w:type="gramStart"/>
     <w:r w:rsidR="00871112" w:rsidRPr="00B21D7C">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>8  Núm.</w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidR="00871112" w:rsidRPr="00B21D7C">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve"> 15                   Enero – Junio 202</w:t>
+      <w:t xml:space="preserve"> 15                   </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidR="00871112" w:rsidRPr="00B21D7C">
+      <w:rPr>
+        <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:b/>
+        <w:bCs/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>Enero</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidR="00871112" w:rsidRPr="00B21D7C">
+      <w:rPr>
+        <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:b/>
+        <w:bCs/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> – </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidR="00871112" w:rsidRPr="00B21D7C">
+      <w:rPr>
+        <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:b/>
+        <w:bCs/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>Junio</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidR="00871112" w:rsidRPr="00B21D7C">
+      <w:rPr>
+        <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:b/>
+        <w:bCs/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 202</w:t>
     </w:r>
     <w:r w:rsidR="00871112">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="00871112" w:rsidRPr="00B21D7C">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">                      PAG</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0941B566" w14:textId="77777777" w:rsidR="0048287D" w:rsidRDefault="0048287D">
+    <w:p w14:paraId="3E4B9CEE" w14:textId="77777777" w:rsidR="00A9353E" w:rsidRDefault="00A9353E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6DC39DE3" w14:textId="77777777" w:rsidR="0048287D" w:rsidRDefault="0048287D">
+    <w:p w14:paraId="4EC2CCAE" w14:textId="77777777" w:rsidR="00A9353E" w:rsidRDefault="00A9353E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="000000A5" w14:textId="411EBBC4" w:rsidR="00B956B7" w:rsidRDefault="00B12B1F">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -11770,51 +11212,51 @@
         <w:t xml:space="preserve">De acuerdo con Correa (2006), una </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>road movie</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> o película de carretera tiene como elementos de identificación los siguientes: un relato de búsqueda personal con héroes viajeros o nómadas, jóvenes y marginales, que recurren a medios de transporte con los que muchas veces se identifican los protagonistas hasta “humanizarlos”; además, el contexto socio-histórico tiene un papel central. Tiene una inclinación hacia la intertextualidad y a la auto-reflexividad.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="28CF8D18" w14:textId="067E125B" w:rsidR="00063BC2" w:rsidRDefault="00871112" w:rsidP="00063BC2">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2D92E076" wp14:editId="76B9D991">
           <wp:extent cx="5400040" cy="584835"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="36" name="Imagen 36"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="18" name="Imagen 18"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1"/>
                   </pic:cNvPicPr>
@@ -11823,51 +11265,51 @@
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="5400040" cy="584835"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
@@ -11887,50 +11329,51 @@
     <w:rsid w:val="00130B86"/>
     <w:rsid w:val="001360C9"/>
     <w:rsid w:val="00143176"/>
     <w:rsid w:val="00143AF5"/>
     <w:rsid w:val="00156A79"/>
     <w:rsid w:val="00174418"/>
     <w:rsid w:val="00183078"/>
     <w:rsid w:val="00190775"/>
     <w:rsid w:val="001C4CD6"/>
     <w:rsid w:val="00244E2D"/>
     <w:rsid w:val="0026023B"/>
     <w:rsid w:val="002A012F"/>
     <w:rsid w:val="002D05EF"/>
     <w:rsid w:val="002D2C7A"/>
     <w:rsid w:val="002F04E4"/>
     <w:rsid w:val="00306732"/>
     <w:rsid w:val="003211DF"/>
     <w:rsid w:val="00325921"/>
     <w:rsid w:val="00333E92"/>
     <w:rsid w:val="00352314"/>
     <w:rsid w:val="00364BC3"/>
     <w:rsid w:val="003723A6"/>
     <w:rsid w:val="0037362C"/>
     <w:rsid w:val="0037384B"/>
     <w:rsid w:val="0038108C"/>
+    <w:rsid w:val="003A1D0A"/>
     <w:rsid w:val="003B4793"/>
     <w:rsid w:val="003B60BB"/>
     <w:rsid w:val="003C2463"/>
     <w:rsid w:val="003E615E"/>
     <w:rsid w:val="003F284D"/>
     <w:rsid w:val="003F327E"/>
     <w:rsid w:val="003F7541"/>
     <w:rsid w:val="00400DCC"/>
     <w:rsid w:val="00425FCA"/>
     <w:rsid w:val="00431D9F"/>
     <w:rsid w:val="00433542"/>
     <w:rsid w:val="004455EB"/>
     <w:rsid w:val="004634CF"/>
     <w:rsid w:val="00467624"/>
     <w:rsid w:val="00474BF9"/>
     <w:rsid w:val="00480220"/>
     <w:rsid w:val="0048287D"/>
     <w:rsid w:val="004B30A0"/>
     <w:rsid w:val="004D4506"/>
     <w:rsid w:val="004F0CD4"/>
     <w:rsid w:val="00507DC2"/>
     <w:rsid w:val="00523F33"/>
     <w:rsid w:val="00544306"/>
     <w:rsid w:val="0056662B"/>
     <w:rsid w:val="00567677"/>
@@ -11967,69 +11410,71 @@
     <w:rsid w:val="00864E7C"/>
     <w:rsid w:val="00871112"/>
     <w:rsid w:val="0087420F"/>
     <w:rsid w:val="00876CC5"/>
     <w:rsid w:val="00886F9D"/>
     <w:rsid w:val="008B610F"/>
     <w:rsid w:val="008C7AB7"/>
     <w:rsid w:val="008E3F82"/>
     <w:rsid w:val="008E44DE"/>
     <w:rsid w:val="008E7B18"/>
     <w:rsid w:val="00920140"/>
     <w:rsid w:val="00942A00"/>
     <w:rsid w:val="00957EA4"/>
     <w:rsid w:val="00961B88"/>
     <w:rsid w:val="009725E9"/>
     <w:rsid w:val="0097696E"/>
     <w:rsid w:val="00977D96"/>
     <w:rsid w:val="0099369C"/>
     <w:rsid w:val="009A3FA3"/>
     <w:rsid w:val="009A456D"/>
     <w:rsid w:val="009B57BB"/>
     <w:rsid w:val="009D6318"/>
     <w:rsid w:val="009E4C66"/>
     <w:rsid w:val="00A30CCD"/>
     <w:rsid w:val="00A44B0B"/>
+    <w:rsid w:val="00A9353E"/>
     <w:rsid w:val="00AA1320"/>
     <w:rsid w:val="00AB4822"/>
     <w:rsid w:val="00AC540A"/>
     <w:rsid w:val="00AE122D"/>
     <w:rsid w:val="00AE301A"/>
     <w:rsid w:val="00AE76C2"/>
     <w:rsid w:val="00B12B1F"/>
     <w:rsid w:val="00B139EB"/>
     <w:rsid w:val="00B60E36"/>
     <w:rsid w:val="00B6256B"/>
     <w:rsid w:val="00B67D1F"/>
     <w:rsid w:val="00B956B7"/>
     <w:rsid w:val="00BA57A1"/>
     <w:rsid w:val="00BC561E"/>
     <w:rsid w:val="00BE25B7"/>
     <w:rsid w:val="00C16FB4"/>
     <w:rsid w:val="00C54D85"/>
     <w:rsid w:val="00C616B4"/>
     <w:rsid w:val="00C93F26"/>
+    <w:rsid w:val="00C947D7"/>
     <w:rsid w:val="00CA2340"/>
     <w:rsid w:val="00CC67D2"/>
     <w:rsid w:val="00CD22E9"/>
     <w:rsid w:val="00CE6834"/>
     <w:rsid w:val="00D13F87"/>
     <w:rsid w:val="00D20F82"/>
     <w:rsid w:val="00D266B8"/>
     <w:rsid w:val="00D351F4"/>
     <w:rsid w:val="00D4031D"/>
     <w:rsid w:val="00D440E6"/>
     <w:rsid w:val="00D676D4"/>
     <w:rsid w:val="00D718A5"/>
     <w:rsid w:val="00D85B57"/>
     <w:rsid w:val="00D93349"/>
     <w:rsid w:val="00DC377D"/>
     <w:rsid w:val="00DD3C90"/>
     <w:rsid w:val="00DD50ED"/>
     <w:rsid w:val="00DD612A"/>
     <w:rsid w:val="00DD7F59"/>
     <w:rsid w:val="00DF55B9"/>
     <w:rsid w:val="00E06876"/>
     <w:rsid w:val="00E06D7E"/>
     <w:rsid w:val="00E24803"/>
     <w:rsid w:val="00EE0E36"/>
     <w:rsid w:val="00F03A41"/>
@@ -12052,51 +11497,51 @@
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-MX"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="4A9192AC"/>
   <w15:docId w15:val="{69F4FB48-51AB-414C-8A11-8217CD395A4D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="es-ES" w:eastAsia="es-MX" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -12565,51 +12010,50 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
     <w:name w:val="Table Normal"/>
@@ -12902,71 +12346,71 @@
   <w:style w:type="paragraph" w:styleId="Piedepgina">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PiedepginaCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00063BC2"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4419"/>
         <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
     <w:name w:val="Pie de página Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Piedepgina"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00063BC2"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1020935465">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.javeriana.edu.co/index.php/cma/article/view/6437" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sedici.unlp.edu.ar/handle/10915/39764" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lafuga.cl/el-filme-ensayo/409" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23913/pag.v9i18.900" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sedici.unlp.edu.ar/handle/10915/39764" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lafuga.cl/el-filme-ensayo/409" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.javeriana.edu.co/index.php/cma/article/view/6437" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -13258,96 +12702,96 @@
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...2 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mjL3UL3BsKnkyYs2Hza16z4EZlDVg==">AMUW2mXw9gXrwa5HhPEbLy50Zd/xFlkLpWhrPLOIbDuTjyGTfypi+pPv09pCfy5smzHyzi5Ad2CynyRUtcdtaq8xK+fXOuyII1zk7sdvqq3LQ02olHQ2HiGde/uJDZLwbWiaa05ymrIhnLRxB/LbBcpMCAOCuB4YhS+XcdwPfo4mTrGZXReUxpTajC4h1wzeiH4OelaRRRX/d2ZaFsS/GFjY0wxEGXBYfhNo09z5ODPFmfsoMfDtNJmgmL10pytAMiBRx8v4Mg0O6ioGmFS23EQDao0N9SNi7+Qno1G0ka9egHTKHL71OVI=</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2F4492D9-C586-2E4F-8206-93C5FC72E255}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2F4492D9-C586-2E4F-8206-93C5FC72E255}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>20</Pages>
-  <Words>7021</Words>
-  <Characters>38618</Characters>
+  <Words>7036</Words>
+  <Characters>38699</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>321</Lines>
+  <Lines>322</Lines>
   <Paragraphs>91</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>45548</CharactersWithSpaces>
+  <CharactersWithSpaces>45644</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Gustavo Toledo</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>