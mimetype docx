--- v0 (2025-10-15)
+++ v1 (2026-05-08)
@@ -4,76 +4,131 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="41AB1294" w14:textId="5AF4841E" w:rsidR="00902B8B" w:rsidRPr="00902B8B" w:rsidRDefault="00902B8B" w:rsidP="00902B8B">
+    <w:p w14:paraId="41AB1294" w14:textId="5AF4841E" w:rsidR="00902B8B" w:rsidRDefault="00902B8B" w:rsidP="00902B8B">
       <w:pPr>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="right"/>
-        <w:rPr>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00902B8B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>Artículos científicos</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="1E4E12E9" w14:textId="4BE681BC" w:rsidR="00D53A4B" w:rsidRDefault="00D53A4B" w:rsidP="00902B8B">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D53A4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>DOI: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00D53A4B">
+          <w:rPr>
+            <w:i/>
+            <w:iCs/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.23913/pag.v9i18.902</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7F2E9EAB" w14:textId="77777777" w:rsidR="00D53A4B" w:rsidRPr="00D53A4B" w:rsidRDefault="00D53A4B" w:rsidP="00902B8B">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="1DB26F21" w14:textId="70E2A399" w:rsidR="007826F1" w:rsidRPr="00902B8B" w:rsidRDefault="007826F1" w:rsidP="00902B8B">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00902B8B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Diagnóstico de las actitudes emprendedoras en</w:t>
       </w:r>
       <w:r w:rsidR="00D74CA1" w:rsidRPr="00902B8B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
@@ -243,51 +298,171 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="693E994A" w14:textId="01C0CE6F" w:rsidR="00902B8B" w:rsidRPr="00902B8B" w:rsidRDefault="00902B8B" w:rsidP="00902B8B">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00902B8B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Diagnóstico de atitudes empreendedoras em estudantes de engenharia em gestão empresarial</w:t>
+        <w:t xml:space="preserve">Diagnóstico de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>atitudes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>empreendedoras</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> em </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>estudantes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>engenharia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> em </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>gestão</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> empresarial</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FCCD761" w14:textId="77777777" w:rsidR="00751CD6" w:rsidRPr="00902B8B" w:rsidRDefault="00751CD6" w:rsidP="00751CD6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="272"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="36CD153A" w14:textId="102FD741" w:rsidR="007826F1" w:rsidRPr="00902B8B" w:rsidRDefault="007826F1" w:rsidP="00902B8B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="272"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
@@ -607,94 +782,94 @@
       <w:r w:rsidR="00DA5176" w:rsidRPr="00DA5176">
         <w:t xml:space="preserve">escolarizado </w:t>
       </w:r>
       <w:r w:rsidR="00B7712A">
         <w:t>como la</w:t>
       </w:r>
       <w:r w:rsidR="00B7712A" w:rsidRPr="00DA5176">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00571932">
         <w:t>mixt</w:t>
       </w:r>
       <w:r w:rsidR="00B7712A">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00DA5176" w:rsidRPr="00DA5176">
         <w:t xml:space="preserve"> son las siguientes: </w:t>
       </w:r>
       <w:r w:rsidR="00B7712A" w:rsidRPr="00DA5176">
         <w:t>autonomía y compromiso personal,</w:t>
       </w:r>
       <w:r w:rsidR="00B7712A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B7712A" w:rsidRPr="00DA5176">
-        <w:t>iniciativa y organización, orientación al mercado e innovación</w:t>
+        <w:t xml:space="preserve">iniciativa y organización, orientación al </w:t>
+      </w:r>
+      <w:r w:rsidR="00B7712A" w:rsidRPr="00DA5176">
+        <w:lastRenderedPageBreak/>
+        <w:t>mercado e innovación</w:t>
       </w:r>
       <w:r w:rsidR="00DA5176" w:rsidRPr="00DA5176">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00B7712A">
         <w:t>Por el contrario</w:t>
       </w:r>
       <w:r w:rsidR="00DA5176" w:rsidRPr="00DA5176">
         <w:t xml:space="preserve">, las actitudes que deben reforzar son: </w:t>
       </w:r>
       <w:r w:rsidR="00B7712A" w:rsidRPr="00DA5176">
         <w:t>dedicación al negocio y confianza en la suerte, planificación y calidad, propensión al riesgo, actitud al cambio y reconocimiento externo</w:t>
       </w:r>
       <w:r w:rsidR="00B7712A">
         <w:t xml:space="preserve"> y</w:t>
       </w:r>
       <w:r w:rsidR="00B7712A" w:rsidRPr="00DA5176">
         <w:t xml:space="preserve"> creatividad</w:t>
       </w:r>
       <w:r w:rsidR="00DA5176" w:rsidRPr="00DA5176">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B366DA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B7712A">
         <w:t xml:space="preserve">En conclusión, </w:t>
       </w:r>
       <w:r w:rsidR="00B366DA">
         <w:t xml:space="preserve">la población encuestada </w:t>
       </w:r>
       <w:r w:rsidR="00B366DA" w:rsidRPr="00B366DA">
         <w:t>tien</w:t>
       </w:r>
       <w:r w:rsidR="00B366DA">
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="00B366DA" w:rsidRPr="00B366DA">
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">potencial </w:t>
+        <w:t xml:space="preserve"> potencial </w:t>
       </w:r>
       <w:r w:rsidR="00897BE4">
         <w:t>para</w:t>
       </w:r>
       <w:r w:rsidR="00B366DA" w:rsidRPr="00B366DA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0048575B">
         <w:t>emprender</w:t>
       </w:r>
       <w:r w:rsidR="0038198D">
         <w:t>. E</w:t>
       </w:r>
       <w:r w:rsidR="00B366DA" w:rsidRPr="00B366DA">
         <w:t xml:space="preserve">ste potencial </w:t>
       </w:r>
       <w:r w:rsidR="0038198D">
         <w:t xml:space="preserve">abre la puerta </w:t>
       </w:r>
       <w:r w:rsidR="00B366DA" w:rsidRPr="00B366DA">
         <w:t xml:space="preserve">a los estudiantes </w:t>
       </w:r>
       <w:r w:rsidR="0038198D">
         <w:t xml:space="preserve">para </w:t>
       </w:r>
@@ -812,247 +987,1717 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44A66D52" w14:textId="5DBFF62A" w:rsidR="008D222E" w:rsidRPr="008D222E" w:rsidRDefault="008D222E" w:rsidP="008D222E">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D222E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">The main objective of this work was to carry out a diagnosis of entrepreneurial attitudes in sixth semester students of Business Management Engineering at the Instituto Tecnológico Superior de Centla. This was done by means of a questionnaire to identify the factors that influence the entrepreneurial profile: the "Self-diagnosis of entrepreneurial attitudes" test, designed by the General Directorate of Industry and SMEs of the Ministry of Industry, Commerce and Tourism of Spain. The research had a quantitative approach, a descriptive scope and a non-experimental cross-sectional design. The results showed that the most outstanding entrepreneurial attitudes in both the schooled and mixed modalities are the following: autonomy and personal commitment, initiative and organization, market orientation and innovation. On the other hand, the attitudes that need to be reinforced </w:t>
+        <w:t xml:space="preserve">The main objective of this work was to carry out a diagnosis of entrepreneurial attitudes in sixth semester students of Business Management Engineering at the Instituto Tecnológico Superior de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D222E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Centla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D222E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. This was done by means of a questionnaire to identify the factors that influence the entrepreneurial profile: the "Self-diagnosis of entrepreneurial attitudes" test, designed by the General Directorate of Industry and SMEs of the Ministry of Industry, Commerce and Tourism of Spain. The research had a quantitative approach, a descriptive scope and a non-experimental cross-sectional design. The results showed that the most outstanding entrepreneurial attitudes in both the schooled and mixed modalities are the following: autonomy and personal commitment, initiative and organization, market orientation and innovation. On the other hand, the attitudes that need to be reinforced </w:t>
       </w:r>
       <w:r w:rsidR="00D5099F" w:rsidRPr="008D222E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>are</w:t>
       </w:r>
       <w:r w:rsidRPr="008D222E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> dedication to the business and trust in luck, planning and quality, propensity to risk, attitude to change and external recognition, and creativity. In conclusion, the surveyed population has the potential for entrepreneurship. This potential opens the door for students to obtain or develop even more attitudes for entrepreneurship. In addition to the commitment to put their ideas into practice, they have the ability to refine them during the process.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C7FE9AF" w14:textId="25E17B65" w:rsidR="00123C7B" w:rsidRDefault="00123C7B" w:rsidP="00751CD6">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00902B8B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Keywords:</w:t>
-[...55 lines deleted...]
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:t>Keywords</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00902B8B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00902B8B">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00412B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00123C7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>attitudes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00123C7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00D5099F" w:rsidRPr="00D5099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D5099F" w:rsidRPr="00123C7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>entrepreneurship</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D5099F" w:rsidRPr="00123C7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00123C7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00123C7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>students</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00412B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56479EF1" w14:textId="14A967CF" w:rsidR="00902B8B" w:rsidRDefault="00902B8B" w:rsidP="00751CD6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42002506" w14:textId="67ABA97B" w:rsidR="00902B8B" w:rsidRPr="00902B8B" w:rsidRDefault="00902B8B" w:rsidP="00751CD6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Resumo</w:t>
-[...33 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00902B8B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Palavras-chave:</w:t>
-      </w:r>
+        <w:t>Resumo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CB1F2C3" w14:textId="77777777" w:rsidR="00902B8B" w:rsidRPr="00902B8B" w:rsidRDefault="00902B8B" w:rsidP="00902B8B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00902B8B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> atitudes, empreendedorismo, estudantes.</w:t>
+        <w:t xml:space="preserve">O principal objetivo </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>deste</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>trabalho</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>foi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> realizar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>um</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> diagnóstico das </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>atitudes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>empreendedoras</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nos </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>alunos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do sexto semestre de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Engenharia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> em </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Gestão</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Empresas do Instituto Tecnológico Superior de Centla. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Isso</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>foi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>feito</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> por </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>meio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>um</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>questionário</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para identificar os fatores que </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>influenciam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o perfil </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>empreendedor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: o teste "Autodiagnóstico de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>atitudes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>empreendedoras</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">", elaborado pela </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Direção</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Geral de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Indústria</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>PMEs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Ministério</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> da </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Indústria</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Comércio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e Turismo da </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Espanha</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. A pesquisa teve </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>abordagem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>quantitativa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, escopo </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>descritivo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">delineamento </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>não</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> experimental do tipo transversal. Os resultados </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>mostraram</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que as </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>atitudes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>empreendedoras</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>mais</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> se </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>destacam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tanto </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>modalidade</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> escolar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>quanto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>modalidade</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mista </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>são</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>autonomia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>comprometimento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>pessoal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, iniciativa e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>organização</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>orientação</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para o mercado e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>inovação</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Pelo </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>contrário</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, as </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>atitudes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>devem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ser </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>reforçadas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>são</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>dedicação</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>ao</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>negócio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>confiança</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>sorte</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>planeamento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>qualidade</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>propensão</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para o risco, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>atitude</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>face</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>mudança</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>reconhecimento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> externo e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>criatividade</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Em </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>conclusão</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>população</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pesquisada </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>tem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> potencial para </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>empreender</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Este potencial abre as portas para que os </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>alunos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>obtenham</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>desenvolvam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>atitudes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para o </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>empreendedorismo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Além</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do impulso de colocar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>suas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>ideias</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> em </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>prática</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, eles </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>têm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>capacidade</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>refiná</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-las no </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>processo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F91CDBE" w14:textId="52004AD8" w:rsidR="00902B8B" w:rsidRDefault="00902B8B" w:rsidP="00902B8B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Palavras</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>-chave:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>atitudes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>empreendedorismo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>estudantes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00902B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3746892C" w14:textId="36941D37" w:rsidR="00902B8B" w:rsidRPr="00DA1643" w:rsidRDefault="00902B8B" w:rsidP="00902B8B">
       <w:pPr>
         <w:pStyle w:val="HTMLconformatoprevio"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA1643">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fecha Recepción:</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA1643">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Enero 2022</w:t>
+        <w:t>Enero</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2022</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA1643">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                               </w:t>
       </w:r>
       <w:r w:rsidRPr="00DA1643">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fecha Aceptación:</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA1643">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
@@ -1285,76 +2930,73 @@
       </w:r>
       <w:r w:rsidR="001C4E99">
         <w:t xml:space="preserve">estímulo </w:t>
       </w:r>
       <w:r>
         <w:t>de actitudes emprendedoras en los estudiantes siempre y cuando la instrucción y la información proporcion</w:t>
       </w:r>
       <w:r w:rsidR="00096727">
         <w:t xml:space="preserve">ada estén </w:t>
       </w:r>
       <w:r w:rsidR="00C532DD">
         <w:t>debidamente dirigidas</w:t>
       </w:r>
       <w:r w:rsidR="00096727">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="161E1EDA" w14:textId="4773B999" w:rsidR="00401AF5" w:rsidRDefault="00096727" w:rsidP="00751CD6">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00096727">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Existe la necesidad de </w:t>
       </w:r>
       <w:r w:rsidR="00073C23">
         <w:t xml:space="preserve">nutrir la faceta emprendedora desde las aulas </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">para que en algún momento </w:t>
       </w:r>
       <w:r w:rsidRPr="00096727">
         <w:t>los futuros profesionales no vayan al mercado en búsqueda de trabajo, más</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> bien salgan a crear su </w:t>
       </w:r>
       <w:r w:rsidRPr="00096727">
         <w:t>negocio y generar fuentes d</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">e empleo, </w:t>
       </w:r>
       <w:r w:rsidR="00754520">
-        <w:t xml:space="preserve">oportunidades laborales para los </w:t>
-[...3 lines deleted...]
-        <w:t>demás</w:t>
+        <w:t>oportunidades laborales para los demás</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (Minniti, 2012).</w:t>
       </w:r>
       <w:r w:rsidR="00B058D4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DF5F0D">
         <w:t>Emprender</w:t>
       </w:r>
       <w:r w:rsidR="00B058D4">
         <w:t xml:space="preserve"> consiste en tomar decisiones para llevar a cabo una idea</w:t>
       </w:r>
       <w:r w:rsidR="00B17FAF">
         <w:t xml:space="preserve">. Por supuesto, </w:t>
       </w:r>
       <w:r w:rsidR="00B058D4">
         <w:t xml:space="preserve">para esto </w:t>
       </w:r>
       <w:r w:rsidR="00B17FAF">
         <w:t xml:space="preserve">hay que </w:t>
       </w:r>
       <w:r w:rsidR="00B058D4">
         <w:t>contar con las actitudes necesarias que pe</w:t>
       </w:r>
@@ -1407,53 +3049,55 @@
       </w:r>
       <w:r>
         <w:t>pirar a empresarios potenciales (López</w:t>
       </w:r>
       <w:r w:rsidR="001D209F">
         <w:t xml:space="preserve"> y Montilla</w:t>
       </w:r>
       <w:r>
         <w:t>, 2012).</w:t>
       </w:r>
       <w:r w:rsidR="006E2F18">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B57119">
         <w:t xml:space="preserve">Motivar la actitud emprendedora de los jóvenes hacia la creación de empresas es una de las mejores vías para combatir la crisis de desempleo en </w:t>
       </w:r>
       <w:r w:rsidR="007C4D6B">
         <w:t>el</w:t>
       </w:r>
       <w:r w:rsidR="00675078">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B57119">
         <w:t>país (</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00EA214D" w:rsidRPr="001A0B6A">
         <w:t>Torralbas</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00EA214D" w:rsidRPr="00C532DD">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00EA214D">
         <w:t xml:space="preserve">Velázquez </w:t>
       </w:r>
       <w:r w:rsidR="00EA214D" w:rsidRPr="00C532DD">
         <w:t>y Leite</w:t>
       </w:r>
       <w:r w:rsidR="00EA214D">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00B57119">
         <w:t xml:space="preserve"> 201</w:t>
       </w:r>
       <w:r w:rsidR="00901E42">
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="00B57119">
         <w:t>).</w:t>
       </w:r>
       <w:r w:rsidR="0029776D">
         <w:t xml:space="preserve"> Por tanto, las universidades trabajan para ofrecer un nuevo modelo de vida que incentive el emprendimiento y un alto nivel de autorrealización profesional (Arroyo, 2016).</w:t>
       </w:r>
     </w:p>
@@ -1790,72 +3434,72 @@
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Hi: Los estudiantes de la ingeniería en </w:t>
       </w:r>
       <w:r w:rsidR="000E0235">
         <w:t xml:space="preserve">Gestión Empresarial </w:t>
       </w:r>
       <w:r>
         <w:t>escolarizada poseen más actitudes emprendedoras que los estudiantes de la modalidad mixta.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CB4EE5B" w14:textId="4CFFECE7" w:rsidR="002B5B3F" w:rsidRDefault="002B5B3F" w:rsidP="00412B29">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Ha: Los estudiantes de la ingeniería en </w:t>
       </w:r>
       <w:r w:rsidR="000E0235">
         <w:t xml:space="preserve">Gestión </w:t>
       </w:r>
       <w:r>
         <w:t>empresarial de ambas modalidades poseen la misma cantidad de actitudes emprendedoras.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44291152" w14:textId="0429C987" w:rsidR="002B5B3F" w:rsidRDefault="002B5B3F" w:rsidP="00412B29">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">H0: Los estudiantes de la ingeniería en </w:t>
       </w:r>
       <w:r w:rsidR="000E0235">
         <w:t xml:space="preserve">Gestión Empresarial </w:t>
       </w:r>
       <w:r>
         <w:t>escolarizada poseen menos actitudes emprendedoras que los estudiantes de la modalidad mixta.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EB63841" w14:textId="77777777" w:rsidR="00EE078C" w:rsidRDefault="00EE078C" w:rsidP="00902B8B">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="768A3ECB" w14:textId="01651A7F" w:rsidR="002B5B3F" w:rsidRPr="00902B8B" w:rsidRDefault="002B5B3F" w:rsidP="00902B8B">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
@@ -1973,51 +3617,59 @@
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00364C13">
         <w:t>Para el presente trabajo de investigación se realizó una revisión literaria sobre el tema a tratar</w:t>
       </w:r>
       <w:r w:rsidR="00E370F7">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00903AA4">
         <w:t xml:space="preserve"> esto es,</w:t>
       </w:r>
       <w:r w:rsidRPr="00364C13">
         <w:t xml:space="preserve"> de las teorías e ideas de otros autores relacionados con las actitudes emprendedoras. A partir de la información recopilada</w:t>
       </w:r>
       <w:r w:rsidR="00903AA4">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00364C13">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00903AA4">
-        <w:t xml:space="preserve">a continuación </w:t>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00903AA4">
+        <w:t>continuación</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00903AA4">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00364C13">
         <w:t xml:space="preserve">se presentan aquellas investigaciones que </w:t>
       </w:r>
       <w:r w:rsidR="00903AA4">
         <w:t>fueron</w:t>
       </w:r>
       <w:r w:rsidR="00903AA4" w:rsidRPr="00364C13">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00364C13">
         <w:t>referentes</w:t>
       </w:r>
       <w:r w:rsidR="00412B29">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00364C13">
         <w:t>y guías de apoyo para el sustento de este estudio</w:t>
       </w:r>
       <w:r w:rsidR="009B09A3">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43205298" w14:textId="6D345C4A" w:rsidR="00364C13" w:rsidRPr="00364C13" w:rsidRDefault="00364C13" w:rsidP="00751CD6">
       <w:pPr>
@@ -2119,68 +3771,71 @@
       <w:r w:rsidR="00CC0904">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00CC0904" w:rsidRPr="00364C13">
         <w:t xml:space="preserve">nálisis </w:t>
       </w:r>
       <w:r w:rsidRPr="00364C13">
         <w:t>de las actitudes emprendedoras de los estudiantes de la Universidad Técnica de Manabí a través de la aplicación aleatoria de una encuesta a quienes cursaron la materia virtual de Emprendimiento</w:t>
       </w:r>
       <w:r w:rsidR="00440823">
         <w:t xml:space="preserve">. Entre los resultados sobresale que </w:t>
       </w:r>
       <w:r w:rsidRPr="00364C13">
         <w:t>la mayoría de los estudiantes conciben necesaria la formación sobre el emprendimiento y las actitudes emprendedoras</w:t>
       </w:r>
       <w:r w:rsidR="0042194C">
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidRPr="00364C13">
         <w:t xml:space="preserve"> sin embargo</w:t>
       </w:r>
       <w:r w:rsidR="0042194C">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00364C13">
-        <w:t xml:space="preserve"> dejan en evidencia que</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00364C13">
+        <w:lastRenderedPageBreak/>
+        <w:t>dejan en evidencia que</w:t>
       </w:r>
       <w:r w:rsidR="00440823">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00364C13">
         <w:t xml:space="preserve"> aunque tienen la facilidad para desarrollarlas, se tiene poca práctica en la cultura empresarial.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EB17D0D" w14:textId="490B6DBC" w:rsidR="00364C13" w:rsidRPr="00364C13" w:rsidRDefault="00364C13" w:rsidP="00751CD6">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00364C13">
-        <w:lastRenderedPageBreak/>
         <w:t>Por otro lado,</w:t>
       </w:r>
       <w:r w:rsidR="00E32FB4">
         <w:t xml:space="preserve"> en México,</w:t>
       </w:r>
       <w:r w:rsidRPr="00364C13">
         <w:t xml:space="preserve"> Carrera, Partida, Villarreal y Cantú (2021) desarrollaron </w:t>
       </w:r>
       <w:r w:rsidR="00E32FB4">
         <w:t>una</w:t>
       </w:r>
       <w:r w:rsidR="00E32FB4" w:rsidRPr="00364C13">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00364C13">
         <w:t xml:space="preserve">investigación </w:t>
       </w:r>
       <w:r w:rsidR="00E32FB4">
         <w:t>que</w:t>
       </w:r>
       <w:r w:rsidRPr="00364C13">
         <w:t xml:space="preserve"> tuvo el propósito de describir y analizar las actitudes emprendedoras de los estudiantes de la </w:t>
       </w:r>
       <w:r w:rsidR="00E32FB4">
         <w:t>F</w:t>
@@ -2513,115 +4168,123 @@
       <w:r w:rsidR="00A31B2D">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00863BDA">
         <w:t xml:space="preserve"> ya que buscó detallar un fenómeno para así poder describir las dimensiones de la problemática. </w:t>
       </w:r>
       <w:r w:rsidR="004A56D6">
         <w:t>En esa línea</w:t>
       </w:r>
       <w:r w:rsidR="00A31B2D">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00863BDA">
         <w:t xml:space="preserve"> un punto clave para llevar a cabo la recolección de la información fue la observación de la población</w:t>
       </w:r>
       <w:r w:rsidR="00193DE9">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00863BDA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A31B2D">
         <w:t xml:space="preserve">a partir de la cual se determinaron </w:t>
       </w:r>
       <w:r w:rsidR="00863BDA">
-        <w:t xml:space="preserve">las incidencias o </w:t>
+        <w:t xml:space="preserve">las </w:t>
+      </w:r>
+      <w:r w:rsidR="00863BDA">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">incidencias o </w:t>
       </w:r>
       <w:r w:rsidR="00483A12">
         <w:t xml:space="preserve">influencias </w:t>
       </w:r>
       <w:r w:rsidR="00863BDA">
         <w:t>(Arias, 2012).</w:t>
       </w:r>
       <w:r w:rsidR="00A7758A">
         <w:t xml:space="preserve"> El diseño de la investigación fue no experimental de tipo transversal</w:t>
       </w:r>
       <w:r w:rsidR="004A56D6">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00A7758A">
         <w:t xml:space="preserve"> debido </w:t>
       </w:r>
       <w:r w:rsidR="00FA400E">
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidR="00A7758A">
         <w:t xml:space="preserve">que se </w:t>
       </w:r>
       <w:r w:rsidR="00193DE9">
         <w:t>realizó el estudio</w:t>
       </w:r>
       <w:r w:rsidR="00A7758A">
         <w:t xml:space="preserve"> dentro de la institución</w:t>
       </w:r>
       <w:r w:rsidR="00412B29">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0003076A">
-        <w:t xml:space="preserve">de forma muy </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">natural, </w:t>
+        <w:t xml:space="preserve">de forma muy natural, </w:t>
       </w:r>
       <w:r w:rsidR="008247D3">
         <w:t>sin manipular las variables</w:t>
       </w:r>
       <w:r w:rsidR="00551CD1">
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidR="008247D3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0003076A">
         <w:t xml:space="preserve">es decir, se </w:t>
       </w:r>
       <w:r w:rsidR="004A56D6">
         <w:t xml:space="preserve">observaron </w:t>
       </w:r>
       <w:r w:rsidR="0003076A">
         <w:t xml:space="preserve">los comportamientos para después analizar los cambios en un determinado tiempo y así recolectar los datos necesarios para </w:t>
       </w:r>
       <w:r w:rsidR="00091479">
         <w:t>la investigación (</w:t>
       </w:r>
       <w:r w:rsidR="0035115B">
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="00091479">
-        <w:t xml:space="preserve">ditorial Etecé, </w:t>
+        <w:t xml:space="preserve">ditorial </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00091479">
+        <w:t>Etecé</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00091479">
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00601345">
         <w:t xml:space="preserve">5 de agosto de </w:t>
       </w:r>
       <w:r w:rsidR="00091479">
         <w:t>2021).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="183753A5" w14:textId="3E436786" w:rsidR="001A7468" w:rsidRDefault="001A7468" w:rsidP="00751CD6">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00DA5176">
         <w:t xml:space="preserve">La información se recopiló a través del test </w:t>
       </w:r>
       <w:r w:rsidR="00601345">
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA5176">
         <w:t>Autodiagnóstico de actitudes emprendedoras</w:t>
       </w:r>
       <w:r w:rsidR="00601345">
@@ -3217,70 +4880,72 @@
       </w:r>
       <w:r w:rsidR="00B8035F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00B8035F" w:rsidRPr="00B2011C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">erfeccionismo </w:t>
       </w:r>
       <w:r w:rsidR="00494332" w:rsidRPr="00B2011C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">y liderazgo, </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00B8035F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">10 </w:t>
       </w:r>
       <w:r w:rsidR="00B8035F" w:rsidRPr="00CF0A17">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00B8035F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B8035F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00B8035F" w:rsidRPr="00B2011C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ctitud </w:t>
@@ -3628,51 +5293,50 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="285AD712" w14:textId="77777777" w:rsidR="00C50A13" w:rsidRPr="00412B29" w:rsidRDefault="00C50A13" w:rsidP="00751CD6">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00412B29">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Tabla 1. </w:t>
       </w:r>
       <w:r w:rsidRPr="00412B29">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Definición conceptual de las variables</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="9284" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1731"/>
         <w:gridCol w:w="2370"/>
         <w:gridCol w:w="2350"/>
         <w:gridCol w:w="2833"/>
       </w:tblGrid>
@@ -4549,50 +6213,51 @@
           <w:trHeight w:val="1469"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1731" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="10AFD460" w14:textId="77777777" w:rsidR="00C50A13" w:rsidRPr="005F2ABA" w:rsidRDefault="00C50A13" w:rsidP="00751CD6">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F2ABA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Propensión al riesgo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2370" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="44732B49" w14:textId="793F891A" w:rsidR="00C50A13" w:rsidRPr="005F2ABA" w:rsidRDefault="00C50A13" w:rsidP="00751CD6">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F2ABA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
@@ -4617,212 +6282,200 @@
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:r w:rsidR="005E2AD9" w:rsidRPr="005F2ABA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>r</w:t>
             </w:r>
             <w:r w:rsidRPr="005F2ABA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
-              <w:t xml:space="preserve">se o evitar riesgos </w:t>
+              <w:t xml:space="preserve">se o evitar riesgos (Caicedo, </w:t>
             </w:r>
-            <w:r w:rsidRPr="005F2ABA">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00CB691C" w:rsidRPr="005F2ABA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">(Caicedo, </w:t>
+              <w:t>Pereno</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00CB691C" w:rsidRPr="005F2ABA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pereno </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="005F2ABA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>y De La Vega, 2018)</w:t>
             </w:r>
             <w:r w:rsidR="00B16DB8" w:rsidRPr="005F2ABA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2350" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="11506325" w14:textId="77777777" w:rsidR="00C50A13" w:rsidRPr="005F2ABA" w:rsidRDefault="00C50A13" w:rsidP="00751CD6">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F2ABA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Propensión al riesgo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2833" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="53F82AD4" w14:textId="43AD7B4B" w:rsidR="00C50A13" w:rsidRPr="005F2ABA" w:rsidRDefault="00C50A13" w:rsidP="00751CD6">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F2ABA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>La herramienta utilizada para validar esta variable será un cuestionario</w:t>
             </w:r>
             <w:r w:rsidR="00B16DB8" w:rsidRPr="005F2ABA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve">. La </w:t>
             </w:r>
             <w:r w:rsidRPr="005F2ABA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
-              <w:t xml:space="preserve">información obtenida será </w:t>
-[...10 lines deleted...]
-              <w:t>analizada mediante datos estadísticos.</w:t>
+              <w:t>información obtenida será analizada mediante datos estadísticos.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C50A13" w:rsidRPr="005F2ABA" w14:paraId="1003DD4F" w14:textId="77777777" w:rsidTr="00412B29">
         <w:trPr>
           <w:trHeight w:val="1469"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1731" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="14252992" w14:textId="77777777" w:rsidR="00C50A13" w:rsidRPr="005F2ABA" w:rsidRDefault="00C50A13" w:rsidP="00751CD6">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F2ABA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Liderazgo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2370" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="70B88341" w14:textId="0224C2D7" w:rsidR="00C50A13" w:rsidRPr="005F2ABA" w:rsidRDefault="00C50A13" w:rsidP="00751CD6">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F2ABA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
@@ -5364,51 +7017,50 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1FCE10A2" w14:textId="77777777" w:rsidR="00C50A13" w:rsidRPr="00412B29" w:rsidRDefault="00C50A13" w:rsidP="00751CD6">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00412B29">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Tabla 2.</w:t>
       </w:r>
       <w:r w:rsidRPr="00412B29">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Dimensiones de las variables de la investigación</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2942"/>
         <w:gridCol w:w="2943"/>
         <w:gridCol w:w="2943"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C50A13" w:rsidRPr="005F2ABA" w14:paraId="28AABA44" w14:textId="77777777" w:rsidTr="00412B29">
         <w:tc>
           <w:tcPr>
@@ -6479,51 +8131,50 @@
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7F018F23" w14:textId="77777777" w:rsidR="00C50A13" w:rsidRPr="00412B29" w:rsidRDefault="00C50A13" w:rsidP="00751CD6">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00412B29">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Tabla 3.</w:t>
       </w:r>
       <w:r w:rsidRPr="00412B29">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Resultados de la prueba de confiabilidad del instrumento de investigación</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4414"/>
         <w:gridCol w:w="4414"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C50A13" w:rsidRPr="005F2ABA" w14:paraId="13D748D1" w14:textId="77777777" w:rsidTr="00412B29">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4414" w:type="dxa"/>
@@ -7241,51 +8892,50 @@
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="13689132" w14:textId="29F42B10" w:rsidR="00C50A13" w:rsidRPr="00412B29" w:rsidRDefault="00C50A13" w:rsidP="00751CD6">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00412B29">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Tabla 4.</w:t>
       </w:r>
       <w:r w:rsidRPr="00412B29">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Resultados de la prueba de confiab</w:t>
       </w:r>
       <w:r w:rsidR="000C702F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00412B29">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>lidad del instrumento por dimensiones</w:t>
@@ -8814,51 +10464,61 @@
         <w:t>%</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> y 30 %, respectivamente, son hombres),</w:t>
       </w:r>
       <w:r w:rsidR="00E22375">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E22375">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">lo cual demuestra que en ambas modalidades el género femenino predomina para estudiar esta carrera universitaria, </w:t>
+        <w:t xml:space="preserve">lo cual demuestra que en ambas modalidades el </w:t>
+      </w:r>
+      <w:r w:rsidR="00E22375">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">género femenino predomina para estudiar esta carrera universitaria, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">y </w:t>
       </w:r>
       <w:r w:rsidR="00E22375">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">probablemente tienen más motivaciones para emprender </w:t>
       </w:r>
       <w:r w:rsidR="00E22375" w:rsidRPr="00D96743">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -8886,51 +10546,50 @@
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C35DF33" w14:textId="77777777" w:rsidR="00412B29" w:rsidRDefault="000005D5" w:rsidP="00751CD6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3632"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00050FA0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Figura </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sexo</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52EF9F61" w14:textId="4DC225ED" w:rsidR="00412B29" w:rsidRDefault="00FF0F23" w:rsidP="00751CD6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3632"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
@@ -8945,51 +10604,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4A7F1D4E" wp14:editId="07213E5D">
             <wp:extent cx="5878800" cy="1774800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="17" name="Imagen 17" descr="H:\DESARROLLO SUSTENTABLE\Imagen1.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 3" descr="H:\DESARROLLO SUSTENTABLE\Imagen1.png"/>
                     <pic:cNvPicPr preferRelativeResize="0">
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8">
+                    <a:blip r:embed="rId9">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5878800" cy="1774800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -9380,3230 +11039,3260 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF0F23">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="432413D0" wp14:editId="43BA7AEF">
             <wp:extent cx="5878800" cy="1720800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="18" name="Imagen 18" descr="H:\DESARROLLO SUSTENTABLE\Imagen2.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 4" descr="H:\DESARROLLO SUSTENTABLE\Imagen2.png"/>
-                    <pic:cNvPicPr preferRelativeResize="0">
-[...420 lines deleted...]
-                    <pic:cNvPr id="0" name="Picture 5" descr="H:\DESARROLLO SUSTENTABLE\Imagen3.png"/>
                     <pic:cNvPicPr preferRelativeResize="0">
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5878800" cy="1720800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EFE0B55" w14:textId="23CC5530" w:rsidR="009D12F2" w:rsidRDefault="009D12F2" w:rsidP="00751CD6">
+    <w:p w14:paraId="098BC8FD" w14:textId="3259F9F2" w:rsidR="00CA6497" w:rsidRDefault="00B95876" w:rsidP="00751CD6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3632"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007827AA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fuente: Elaboración propia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E8C1A0A" w14:textId="041466A0" w:rsidR="007D7F0B" w:rsidRDefault="00E22375" w:rsidP="00751CD6">
+    <w:p w14:paraId="7E3A9633" w14:textId="537A63B3" w:rsidR="00E22375" w:rsidRDefault="00E22375" w:rsidP="00751CD6">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:noProof/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...161 lines deleted...]
-      <w:r w:rsidRPr="00D96743">
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F23265">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">(ver </w:t>
+        <w:t xml:space="preserve">a siguiente información que se pudo recolectar fue acerca </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">figura </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F61C28">
+        <w:t>de la autonomía y</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE14B3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>4</w:t>
+        <w:t xml:space="preserve"> el</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>).</w:t>
-[...6 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t xml:space="preserve"> compromiso personal </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE14B3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>los estudiantes</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE14B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE14B3" w:rsidRPr="00F23265">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE14B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE14B3" w:rsidRPr="00F23265">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">n </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F23265">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>esta se puede apreciar que</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> los jóvenes de modalidad </w:t>
+      </w:r>
+      <w:r w:rsidR="00A61C59">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>mixta</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> son más autónomos,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F23265">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>con 59</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE14B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F23265">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>%</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en la ponderación más alta y la más baja de 4</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE14B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>% en 34 puntos. En la modalidad escolarizada el valor más alto corresponde a 50</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE14B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>%, lo que indica que la mitad de la muestra posee estas actitudes y 5</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE14B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>% corresponde al nivel más bajo en 56. Estos datos permiten identificar que</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE14B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> los participantes de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ambas modalidades tienen la </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">capacidad para superar retos, pues </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE14B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">si se mira una y otra </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tienden a los mismos niveles, lo que es bueno para su aprendizaje académico </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D96743">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ver </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">figura </w:t>
+      </w:r>
+      <w:r w:rsidR="00F61C28">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D7B07">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1FB2A763" w14:textId="77777777" w:rsidR="00412B29" w:rsidRDefault="009D12F2" w:rsidP="00751CD6">
+    <w:p w14:paraId="388A7291" w14:textId="77777777" w:rsidR="00412B29" w:rsidRDefault="0015134E" w:rsidP="00751CD6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3632"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00050FA0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Figura </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">4. </w:t>
-[...7 lines deleted...]
-        <w:t>Importancia de dinero</w:t>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:r w:rsidR="009D12F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Autonomía y compromiso personal</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FD580DE" w14:textId="4CBD92B9" w:rsidR="00412B29" w:rsidRDefault="000005D5" w:rsidP="00751CD6">
+    <w:p w14:paraId="70ECCC34" w14:textId="4762E8D1" w:rsidR="00412B29" w:rsidRDefault="00FF0F23" w:rsidP="00751CD6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3632"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000005D5">
+      <w:r w:rsidRPr="00FF0F23">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
-          <w:sz w:val="24"/>
+          <w:sz w:val="28"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="19699F7E" wp14:editId="207621E0">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4DACC571" wp14:editId="56B9E31F">
             <wp:extent cx="5878800" cy="1720800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="21" name="Imagen 21" descr="H:\DESARROLLO SUSTENTABLE\Imagen4.png"/>
+            <wp:docPr id="19" name="Imagen 19" descr="H:\DESARROLLO SUSTENTABLE\Imagen3.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 7" descr="H:\DESARROLLO SUSTENTABLE\Imagen4.png"/>
+                    <pic:cNvPr id="0" name="Picture 5" descr="H:\DESARROLLO SUSTENTABLE\Imagen3.png"/>
                     <pic:cNvPicPr preferRelativeResize="0">
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5878800" cy="1720800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="501BCF14" w14:textId="3682B7E4" w:rsidR="009D12F2" w:rsidRDefault="009D12F2" w:rsidP="00751CD6">
+    <w:p w14:paraId="5EFE0B55" w14:textId="23CC5530" w:rsidR="009D12F2" w:rsidRDefault="009D12F2" w:rsidP="00751CD6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3632"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007827AA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fuente: Elaboración propia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10E52B66" w14:textId="59A3D548" w:rsidR="00E22375" w:rsidRDefault="004544B6" w:rsidP="00751CD6">
+    <w:p w14:paraId="3E8C1A0A" w14:textId="041466A0" w:rsidR="007D7F0B" w:rsidRDefault="00E22375" w:rsidP="00751CD6">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
-[...41 lines deleted...]
-        <w:t xml:space="preserve">la modalidad </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">La </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005755DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">siguiente </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>categoría</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005755DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> buscó </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>identificar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005755DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cómo perciben los </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">estudiantes </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005755DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">la importancia </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>del dinero</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE14B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>. Aquí</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 40</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE14B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>% de la modalidad escolarizada tiene la ponderación más alta y 5</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE14B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">% corresponde al nivel más bajo en 27 puntos. Mientras tanto la modalidad </w:t>
       </w:r>
       <w:r w:rsidR="00A61C59">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mixta</w:t>
       </w:r>
-      <w:r w:rsidR="00E22375">
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> presenta un 38</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE14B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00E22375">
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>% como valor más alto y 4</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE14B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00E22375">
-[...85 lines deleted...]
-        <w:t xml:space="preserve">la modalidad </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">% en el inferior con 27. Esto refleja que para los escolarizados el dinero es más importante para alcanzar un bienestar y un nivel de satisfacción suficiente, lo que es similar en la modalidad </w:t>
       </w:r>
       <w:r w:rsidR="00A61C59">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mixta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
-[...11 lines deleted...]
-      <w:r w:rsidR="00E22375" w:rsidRPr="00D96743">
+        </w:rPr>
+        <w:t xml:space="preserve">, pues la mayoría ya genera sus propios ingresos </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D96743">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (ver </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E22375">
+        <w:t xml:space="preserve">(ver </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">figura </w:t>
       </w:r>
       <w:r w:rsidR="00F61C28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E22375">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6592CC24" w14:textId="77777777" w:rsidR="00412B29" w:rsidRDefault="00412B29" w:rsidP="00751CD6">
+    <w:p w14:paraId="04715E85" w14:textId="77777777" w:rsidR="00412B29" w:rsidRDefault="00412B29" w:rsidP="00751CD6">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="713C6F32" w14:textId="77777777" w:rsidR="00412B29" w:rsidRDefault="00050FA0" w:rsidP="00751CD6">
+    <w:p w14:paraId="1FB2A763" w14:textId="77777777" w:rsidR="00412B29" w:rsidRDefault="009D12F2" w:rsidP="00751CD6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3632"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00050FA0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>Figura 5</w:t>
+        <w:t xml:space="preserve">Figura </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...7 lines deleted...]
-        <w:t>Iniciativa y organización</w:t>
+        <w:t xml:space="preserve">4. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Importancia de dinero</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A3B42CA" w14:textId="6E7DF567" w:rsidR="00412B29" w:rsidRDefault="000005D5" w:rsidP="00751CD6">
+    <w:p w14:paraId="4FD580DE" w14:textId="4CBD92B9" w:rsidR="00412B29" w:rsidRDefault="000005D5" w:rsidP="00751CD6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3632"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000005D5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:i/>
           <w:noProof/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="293E438C" wp14:editId="78AC1AD7">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="19699F7E" wp14:editId="207621E0">
             <wp:extent cx="5878800" cy="1720800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="22" name="Imagen 22" descr="H:\DESARROLLO SUSTENTABLE\Imagen5.png"/>
+            <wp:docPr id="21" name="Imagen 21" descr="H:\DESARROLLO SUSTENTABLE\Imagen4.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 8" descr="H:\DESARROLLO SUSTENTABLE\Imagen5.png"/>
+                    <pic:cNvPr id="0" name="Picture 7" descr="H:\DESARROLLO SUSTENTABLE\Imagen4.png"/>
                     <pic:cNvPicPr preferRelativeResize="0">
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5878800" cy="1720800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1387852E" w14:textId="1F22EF19" w:rsidR="00E22375" w:rsidRDefault="00E22375" w:rsidP="00751CD6">
+    <w:p w14:paraId="501BCF14" w14:textId="3682B7E4" w:rsidR="009D12F2" w:rsidRDefault="009D12F2" w:rsidP="00751CD6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3632"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007827AA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fuente: Elaboración propia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C7068C7" w14:textId="744C187C" w:rsidR="00E22375" w:rsidRDefault="00951E62" w:rsidP="00751CD6">
+    <w:p w14:paraId="10E52B66" w14:textId="59A3D548" w:rsidR="00E22375" w:rsidRDefault="004544B6" w:rsidP="00751CD6">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...15 lines deleted...]
-        <w:t>De</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>También se indagó</w:t>
       </w:r>
       <w:r w:rsidR="00E22375">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la percepción de los estudiantes </w:t>
+      </w:r>
+      <w:r w:rsidR="00E22375" w:rsidRPr="00DB397E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sobre</w:t>
+      </w:r>
+      <w:r w:rsidR="00E22375">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la iniciativa y organización</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Al respecto, en </w:t>
+      </w:r>
+      <w:r w:rsidR="00E22375">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">la modalidad </w:t>
+      </w:r>
+      <w:r w:rsidR="00A61C59">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mixta</w:t>
+      </w:r>
+      <w:r w:rsidR="00E22375">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 63</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00E22375">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
-        </w:rPr>
-        <w:t xml:space="preserve">% de los estudiantes presentaron altos niveles en la modalidad </w:t>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>% se ubica en 100, el nivel más alto; mientras que 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E22375">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>% corresponde al valor más bajo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00E22375">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cero</w:t>
+      </w:r>
+      <w:r w:rsidR="00E22375">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> puntos. Por otro lado, en la modalidad escolarizada los estudiantes tienen 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E22375">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>% como cantidad más alta y 15</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E22375">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">% como valor más bajo. En el caso de los escolarizados se observa que no encuentran satisfacción en emprender continuamente, lo </w:t>
+      </w:r>
+      <w:r w:rsidR="00E22375">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">cual es esencial en esta carrera, a diferencia de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">los alumnos de </w:t>
+      </w:r>
+      <w:r w:rsidR="00E22375">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">la modalidad </w:t>
       </w:r>
       <w:r w:rsidR="00A61C59">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mixta</w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
       <w:r w:rsidR="00E22375">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
-        </w:rPr>
-[...7 lines deleted...]
-        <w:t> </w:t>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> quienes muestran excelentes niveles en cuanto a estas actitudes</w:t>
+      </w:r>
+      <w:r w:rsidR="00E22375" w:rsidRPr="00D96743">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ver </w:t>
       </w:r>
       <w:r w:rsidR="00E22375">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">cero </w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">figura </w:t>
+      </w:r>
+      <w:r w:rsidR="00F61C28">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00E22375">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...111 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E68376C" w14:textId="77777777" w:rsidR="00412B29" w:rsidRDefault="00412B29" w:rsidP="00751CD6">
+    <w:p w14:paraId="6592CC24" w14:textId="77777777" w:rsidR="00412B29" w:rsidRDefault="00412B29" w:rsidP="00751CD6">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1DECF6D9" w14:textId="77777777" w:rsidR="00412B29" w:rsidRDefault="00786E98" w:rsidP="00412B29">
-      <w:pPr>
+    <w:p w14:paraId="713C6F32" w14:textId="77777777" w:rsidR="00412B29" w:rsidRDefault="00050FA0" w:rsidP="00751CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3632"/>
+        </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00050FA0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Figura </w:t>
+        <w:t>Figura 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">6. </w:t>
-[...7 lines deleted...]
-        <w:t>Dedicación al negocio y confianza en la suerte</w:t>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007827AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Iniciativa y organización</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ACD8412" w14:textId="79507031" w:rsidR="00412B29" w:rsidRDefault="000005D5" w:rsidP="00412B29">
-      <w:pPr>
+    <w:p w14:paraId="1A3B42CA" w14:textId="6E7DF567" w:rsidR="00412B29" w:rsidRDefault="000005D5" w:rsidP="00751CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3632"/>
+        </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000005D5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
           <w:noProof/>
+          <w:sz w:val="20"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1D1D1033" wp14:editId="13F7A613">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="293E438C" wp14:editId="78AC1AD7">
             <wp:extent cx="5878800" cy="1720800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="23" name="Imagen 23" descr="H:\DESARROLLO SUSTENTABLE\Imagen6.png"/>
+            <wp:docPr id="22" name="Imagen 22" descr="H:\DESARROLLO SUSTENTABLE\Imagen5.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 9" descr="H:\DESARROLLO SUSTENTABLE\Imagen6.png"/>
+                    <pic:cNvPr id="0" name="Picture 8" descr="H:\DESARROLLO SUSTENTABLE\Imagen5.png"/>
                     <pic:cNvPicPr preferRelativeResize="0">
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId13">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5878800" cy="1720800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25584E3A" w14:textId="42AB2594" w:rsidR="00E22375" w:rsidRDefault="00307539" w:rsidP="00412B29">
-      <w:pPr>
+    <w:p w14:paraId="1387852E" w14:textId="1F22EF19" w:rsidR="00E22375" w:rsidRDefault="00E22375" w:rsidP="00751CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3632"/>
+        </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007827AA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fuente: Elaboración propia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47BDD6CB" w14:textId="07E34B15" w:rsidR="00E22375" w:rsidRDefault="00951E62" w:rsidP="00751CD6">
-[...3 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="0C7068C7" w14:textId="744C187C" w:rsidR="00E22375" w:rsidRDefault="00951E62" w:rsidP="00751CD6">
+      <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:noProof/>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">acuerdo </w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En la siguiente categoría, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E22375" w:rsidRPr="001E3388">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>De</w:t>
       </w:r>
       <w:r w:rsidR="00E22375">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>con</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> los resultados obtenidos, </w:t>
+        <w:t>dicación al negocio y confianza en la suerte, 25</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00E22375">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>25</w:t>
+        <w:t xml:space="preserve">% de los estudiantes presentaron altos niveles en la modalidad </w:t>
+      </w:r>
+      <w:r w:rsidR="00A61C59">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>mixta</w:t>
+      </w:r>
+      <w:r w:rsidR="00E22375">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>, mientras que el nivel inferior corresponde a 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00E22375" w:rsidRPr="001123ED">
-[...5 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00E22375">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> en la modalidad </w:t>
+        <w:t xml:space="preserve">% en </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cero </w:t>
+      </w:r>
+      <w:r w:rsidR="00E22375">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>puntos. A su vez</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00E22375">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> los escolarizados tienen 20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E22375">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>% del puntaje más alto, pero presentan 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E22375">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">% como valor más bajo. La perspectiva en los estudiantes tanto de la modalidad </w:t>
       </w:r>
       <w:r w:rsidR="00A61C59">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>mixta</w:t>
       </w:r>
-      <w:r w:rsidR="00E22375" w:rsidRPr="001123ED">
-[...5 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00E22375">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> y 4</w:t>
-[...6 lines deleted...]
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> como escolarizada es que dedicar horas y horas al trabajo no significa rendir más. Para ellos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00E22375">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">% de ellos se ubican en la parte inferior de la gráfica con </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">cero </w:t>
+        <w:t xml:space="preserve"> la suerte no influye o determina el éxito al emprender un negocio </w:t>
+      </w:r>
+      <w:r w:rsidR="00E22375" w:rsidRPr="00F570D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00E22375">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>puntos</w:t>
-[...6 lines deleted...]
-        <w:t>, esto dentro de la categoría Comunicación y capacidad comercial</w:t>
+        <w:t>ver</w:t>
+      </w:r>
+      <w:r w:rsidR="00E22375" w:rsidRPr="00F570D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E22375">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...131 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">figura </w:t>
       </w:r>
       <w:r w:rsidR="00F61C28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>7</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E22375" w:rsidRPr="001123ED">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00E22375" w:rsidRPr="00F570D2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
-      <w:r w:rsidR="00E22375" w:rsidRPr="006926E0">
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="0BB33F85" w14:textId="77777777" w:rsidR="00412B29" w:rsidRDefault="00412B29" w:rsidP="00751CD6">
-[...3 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="1E68376C" w14:textId="77777777" w:rsidR="00412B29" w:rsidRDefault="00412B29" w:rsidP="00751CD6">
+      <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DECF6D9" w14:textId="77777777" w:rsidR="00412B29" w:rsidRDefault="00786E98" w:rsidP="00412B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00050FA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Figura </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Dedicación al negocio y confianza en la suerte</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ACD8412" w14:textId="79507031" w:rsidR="00412B29" w:rsidRDefault="000005D5" w:rsidP="00412B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000005D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-      </w:pPr>
-[...62 lines deleted...]
-        </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="57624E46" wp14:editId="4AAF8A7B">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1D1D1033" wp14:editId="13F7A613">
             <wp:extent cx="5878800" cy="1720800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="24" name="Imagen 24" descr="H:\DESARROLLO SUSTENTABLE\Imagen7.png"/>
+            <wp:docPr id="23" name="Imagen 23" descr="H:\DESARROLLO SUSTENTABLE\Imagen6.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 10" descr="H:\DESARROLLO SUSTENTABLE\Imagen7.png"/>
+                    <pic:cNvPr id="0" name="Picture 9" descr="H:\DESARROLLO SUSTENTABLE\Imagen6.png"/>
                     <pic:cNvPicPr preferRelativeResize="0">
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId14">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5878800" cy="1720800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="113F1A29" w14:textId="6D96A0CC" w:rsidR="00786E98" w:rsidRDefault="00786E98" w:rsidP="00412B29">
+    <w:p w14:paraId="25584E3A" w14:textId="42AB2594" w:rsidR="00E22375" w:rsidRDefault="00307539" w:rsidP="00412B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007827AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Fuente: Elaboración propia</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47BDD6CB" w14:textId="07E34B15" w:rsidR="00E22375" w:rsidRDefault="00951E62" w:rsidP="00751CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3533"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Asimismo, d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001123ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e </w:t>
+      </w:r>
+      <w:r w:rsidR="00E22375" w:rsidRPr="001123ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">acuerdo </w:t>
+      </w:r>
+      <w:r w:rsidR="00E22375">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>con</w:t>
+      </w:r>
+      <w:r w:rsidR="00E22375" w:rsidRPr="001123ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> los resultados obtenidos, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E22375">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>25</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E22375" w:rsidRPr="001123ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>% de los estudiantes</w:t>
+      </w:r>
+      <w:r w:rsidR="00E22375">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en la modalidad </w:t>
+      </w:r>
+      <w:r w:rsidR="00A61C59">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>mixta</w:t>
+      </w:r>
+      <w:r w:rsidR="00E22375" w:rsidRPr="001123ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> se encuentran en el nivel 100</w:t>
+      </w:r>
+      <w:r w:rsidR="00E22375">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E22375">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">% de ellos se ubican en la parte inferior de la gráfica con </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cero </w:t>
+      </w:r>
+      <w:r w:rsidR="00E22375">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>puntos</w:t>
+      </w:r>
+      <w:r w:rsidR="00B140DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>, esto dentro de la categoría Comunicación y capacidad comercial</w:t>
+      </w:r>
+      <w:r w:rsidR="00E22375">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E22375" w:rsidRPr="001123ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E22375">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>En los escolarizados</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00E22375">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 40</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E22375">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>% corresponde a la ponderación más alta y 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E22375">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>% en la más baja.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E22375" w:rsidRPr="001123ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Estos datos </w:t>
+      </w:r>
+      <w:r w:rsidR="00E22375">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>muestran</w:t>
+      </w:r>
+      <w:r w:rsidR="00E22375" w:rsidRPr="001123ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que </w:t>
+      </w:r>
+      <w:r w:rsidR="00E22375">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00E22375" w:rsidRPr="001123ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la modalidad </w:t>
+      </w:r>
+      <w:r w:rsidR="00A61C59">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>mixta</w:t>
+      </w:r>
+      <w:r w:rsidR="00E22375">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tienen baja capacidad de relación e </w:t>
+      </w:r>
+      <w:r w:rsidR="00E22375">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>influencia social, pero</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00E22375">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> por otra parte, los escolarizados poseen buenas habilidades para analizar y transmitir sus ideas, así como buena organización comercial </w:t>
+      </w:r>
+      <w:r w:rsidR="00E22375" w:rsidRPr="001123ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ver </w:t>
+      </w:r>
+      <w:r w:rsidR="00E22375">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">figura </w:t>
+      </w:r>
+      <w:r w:rsidR="00F61C28">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00E22375" w:rsidRPr="001123ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r w:rsidR="00E22375" w:rsidRPr="006926E0">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BB33F85" w14:textId="77777777" w:rsidR="00412B29" w:rsidRDefault="00412B29" w:rsidP="00751CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3533"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66EA3975" w14:textId="77777777" w:rsidR="00412B29" w:rsidRDefault="00786E98" w:rsidP="00412B29">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3533"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:i/>
-[...10 lines deleted...]
-        <w:t>Fuente: Elaboración propia</w:t>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00050FA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Figura </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00786E98">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Co</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>municación y capacidad comercial</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E1B781F" w14:textId="4D356673" w:rsidR="007D7F0B" w:rsidRDefault="00E22375" w:rsidP="00751CD6">
-      <w:pPr>
+    <w:p w14:paraId="46A392C4" w14:textId="0C424F55" w:rsidR="00412B29" w:rsidRDefault="000005D5" w:rsidP="00412B29">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3533"/>
+        </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="708"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000005D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-      </w:pPr>
-[...371 lines deleted...]
-        </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="39470A19" wp14:editId="5DE087BA">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="57624E46" wp14:editId="4AAF8A7B">
             <wp:extent cx="5878800" cy="1720800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="25" name="Imagen 25" descr="H:\DESARROLLO SUSTENTABLE\Imagen8.png"/>
+            <wp:docPr id="24" name="Imagen 24" descr="H:\DESARROLLO SUSTENTABLE\Imagen7.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 11" descr="H:\DESARROLLO SUSTENTABLE\Imagen8.png"/>
+                    <pic:cNvPr id="0" name="Picture 10" descr="H:\DESARROLLO SUSTENTABLE\Imagen7.png"/>
                     <pic:cNvPicPr preferRelativeResize="0">
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId15">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5878800" cy="1720800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75195152" w14:textId="4F82698D" w:rsidR="00E22375" w:rsidRDefault="00E22375" w:rsidP="00751CD6">
+    <w:p w14:paraId="113F1A29" w14:textId="6D96A0CC" w:rsidR="00786E98" w:rsidRDefault="00786E98" w:rsidP="00412B29">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3533"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007827AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Fuente: Elaboración propia</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E1B781F" w14:textId="4D356673" w:rsidR="007D7F0B" w:rsidRDefault="00E22375" w:rsidP="00751CD6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005755DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>siguiente c</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>ategoría</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005755DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> buscó </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>identificar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005755DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cómo perciben los </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">estudiantes </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005755DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">la </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>orientación al mercado</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005755DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, desde luego a raíz de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>sus propios criterios personales</w:t>
+      </w:r>
+      <w:r w:rsidR="00B140DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Así, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en la modalidad </w:t>
+      </w:r>
+      <w:r w:rsidR="00A61C59">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>mixta</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 42</w:t>
+      </w:r>
+      <w:r w:rsidR="00B140DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>% manifestaron estar en 100</w:t>
+      </w:r>
+      <w:r w:rsidR="00B140DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la ponderación más alta</w:t>
+      </w:r>
+      <w:r w:rsidR="00B140DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mientras que 4</w:t>
+      </w:r>
+      <w:r w:rsidR="00B140DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>% se concentra</w:t>
+      </w:r>
+      <w:r w:rsidR="00B140DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en el nivel </w:t>
+      </w:r>
+      <w:r w:rsidR="00B140DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cero </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>con el puntaje más bajo. Por su parte, los escolarizados presentan el nivel más alto con 70</w:t>
+      </w:r>
+      <w:r w:rsidR="00B140DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>% y el más bajo en 5</w:t>
+      </w:r>
+      <w:r w:rsidR="00B140DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">% con </w:t>
+      </w:r>
+      <w:r w:rsidR="00B140DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dos </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>puntos</w:t>
+      </w:r>
+      <w:r w:rsidR="00D93057">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Esto apunta a </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">que los jóvenes de la modalidad </w:t>
+      </w:r>
+      <w:r w:rsidR="00A61C59">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>mixta</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> necesitan adquirir más conocimientos sobre el mundo empresarial y aprender de ello, caso contrario de los escolarizados</w:t>
+      </w:r>
+      <w:r w:rsidR="00D93057">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> quienes sí tienen definido el camino a seguir para iniciar un negocio </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D96743">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ver </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">figura </w:t>
+      </w:r>
+      <w:r w:rsidR="00F61C28">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00255CF8">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5878C7A2" w14:textId="77777777" w:rsidR="00412B29" w:rsidRDefault="00412B29" w:rsidP="00751CD6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33B6242D" w14:textId="77777777" w:rsidR="00412B29" w:rsidRDefault="00786E98" w:rsidP="00751CD6">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:i/>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00050FA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Figura </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Orientación al mercado</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6751BFD5" w14:textId="3F82C511" w:rsidR="00E22375" w:rsidRDefault="00E22375" w:rsidP="00751CD6">
-[...178 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="591827C7" w14:textId="0EBAEA2B" w:rsidR="00412B29" w:rsidRDefault="000005D5" w:rsidP="00412B29">
+      <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00050FA0">
-[...33 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="000005D5">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="45051FED" wp14:editId="78EBCF6C">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="39470A19" wp14:editId="5DE087BA">
             <wp:extent cx="5878800" cy="1720800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="26" name="Imagen 26" descr="H:\DESARROLLO SUSTENTABLE\Imagen9.png"/>
+            <wp:docPr id="25" name="Imagen 25" descr="H:\DESARROLLO SUSTENTABLE\Imagen8.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 12" descr="H:\DESARROLLO SUSTENTABLE\Imagen9.png"/>
+                    <pic:cNvPr id="0" name="Picture 11" descr="H:\DESARROLLO SUSTENTABLE\Imagen8.png"/>
                     <pic:cNvPicPr preferRelativeResize="0">
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId16">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5878800" cy="1720800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="689A6EBF" w14:textId="7D2F790F" w:rsidR="00CA6497" w:rsidRDefault="00CA6497" w:rsidP="00412B29">
+    <w:p w14:paraId="75195152" w14:textId="4F82698D" w:rsidR="00E22375" w:rsidRDefault="00E22375" w:rsidP="00751CD6">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00786E98">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fuente: Elaboración propia</w:t>
       </w:r>
+      <w:r w:rsidRPr="00786E98">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6EC2A498" w14:textId="0B9BC5A2" w:rsidR="00E22375" w:rsidRDefault="00080B98" w:rsidP="00751CD6">
-      <w:pPr>
+    <w:p w14:paraId="6751BFD5" w14:textId="3F82C511" w:rsidR="00E22375" w:rsidRDefault="00E22375" w:rsidP="00751CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2018"/>
+        </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...82 lines deleted...]
-        <w:t xml:space="preserve">la modalidad </w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En cuanto a la categoría </w:t>
+      </w:r>
+      <w:r w:rsidR="00080B98">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>lanificación y calidad, 25</w:t>
+      </w:r>
+      <w:r w:rsidR="00080B98">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">% de los estudiantes en la modalidad </w:t>
       </w:r>
       <w:r w:rsidR="00A61C59">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mixta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> presentan el nivel más alto en 100 y el puntaje más bajo en 4</w:t>
+      </w:r>
+      <w:r w:rsidR="00080B98">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">% con </w:t>
+      </w:r>
+      <w:r w:rsidR="00080B98">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cero </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>puntos. A su vez</w:t>
+      </w:r>
+      <w:r w:rsidR="00080B98">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00080B98">
-[...13 lines deleted...]
-        <w:t>17 % de los jóvenes</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20</w:t>
+      </w:r>
+      <w:r w:rsidR="00080B98">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>% de los jóvenes escolariza</w:t>
       </w:r>
       <w:r w:rsidR="00A61C59">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
-[...15 lines deleted...]
-          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>os tienen la mayor ponderación y 15</w:t>
+      </w:r>
+      <w:r w:rsidR="00080B98">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00E22375">
-[...133 lines deleted...]
-        <w:t xml:space="preserve">figura </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">% de ellos se ubica con el valor más bajo en 40. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00757997">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se observa que ambas modalidades tienen en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00757997">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">cuenta los factores que pueden influir en el logro de sus objetivos, pero </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">deben estructurar mejor sus acciones para cumplir determinados propósitos a través de una ejecución metódica y eficiente (ver figura </w:t>
       </w:r>
       <w:r w:rsidR="00F61C28">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...8 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68635DA5" w14:textId="77777777" w:rsidR="00412B29" w:rsidRDefault="00412B29" w:rsidP="00412B29">
-[...10 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="53FF1E05" w14:textId="77777777" w:rsidR="00412B29" w:rsidRDefault="00CA6497" w:rsidP="00412B29">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2018"/>
+        </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00050FA0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Figura </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">10. </w:t>
-[...6 lines deleted...]
-        <w:t>Propensión al riesgo</w:t>
+        <w:t xml:space="preserve">9. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Planificación y calidad</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4477C67A" w14:textId="42061973" w:rsidR="00412B29" w:rsidRDefault="000005D5" w:rsidP="00412B29">
+    <w:p w14:paraId="21442D16" w14:textId="77777777" w:rsidR="00412B29" w:rsidRDefault="000005D5" w:rsidP="00412B29">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000005D5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6EC87925" wp14:editId="33759A44">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="45051FED" wp14:editId="78EBCF6C">
             <wp:extent cx="5878800" cy="1720800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="27" name="Imagen 27" descr="H:\DESARROLLO SUSTENTABLE\Imagen10.png"/>
+            <wp:docPr id="26" name="Imagen 26" descr="H:\DESARROLLO SUSTENTABLE\Imagen9.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 13" descr="H:\DESARROLLO SUSTENTABLE\Imagen10.png"/>
+                    <pic:cNvPr id="0" name="Picture 12" descr="H:\DESARROLLO SUSTENTABLE\Imagen9.png"/>
                     <pic:cNvPicPr preferRelativeResize="0">
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId17">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5878800" cy="1720800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3271F0CC" w14:textId="470C7881" w:rsidR="00CA6497" w:rsidRDefault="00CA6497" w:rsidP="00412B29">
+    <w:p w14:paraId="689A6EBF" w14:textId="7D2F790F" w:rsidR="00CA6497" w:rsidRDefault="00CA6497" w:rsidP="00412B29">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00786E98">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fuente: Elaboración propia</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="6EC2A498" w14:textId="0B9BC5A2" w:rsidR="00E22375" w:rsidRDefault="00080B98" w:rsidP="00751CD6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="00E22375" w:rsidRPr="00DB397E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ambién se </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">buscó </w:t>
+      </w:r>
+      <w:r w:rsidR="00E22375">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">identificar la percepción de los estudiantes </w:t>
+      </w:r>
+      <w:r w:rsidR="00E22375" w:rsidRPr="00DB397E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sobre</w:t>
+      </w:r>
+      <w:r w:rsidR="00E22375">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la propensión al riesgo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E22375">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En </w:t>
+      </w:r>
+      <w:r w:rsidR="00E22375">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">la modalidad </w:t>
+      </w:r>
+      <w:r w:rsidR="00A61C59">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mixta</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00080B98">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>17 % de los jóvenes</w:t>
+      </w:r>
+      <w:r w:rsidR="00A61C59">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E22375">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tienen el nivel más alto en 100 y 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E22375">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>% más bajo</w:t>
+      </w:r>
+      <w:r w:rsidR="00E27056">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00E22375">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> presenta </w:t>
+      </w:r>
+      <w:r w:rsidR="00E27056">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nueve </w:t>
+      </w:r>
+      <w:r w:rsidR="00E22375">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">puntos. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E27056">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De los escolarizados, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E22375">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidR="00E27056">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E22375">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>% mostraron estar en la ponderación 100 y 15</w:t>
+      </w:r>
+      <w:r w:rsidR="00E27056">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E22375">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">% de la muestra corresponde al nivel </w:t>
+      </w:r>
+      <w:r w:rsidR="00E27056">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nueve</w:t>
+      </w:r>
+      <w:r w:rsidR="00E22375">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, siendo este el más bajo. Esto quiere decir que los jóvenes de ambas modalidades presentan dificultades para salir de su zona de confort, debido a que consideran que tener todo bajo control es lo adecuado, sin la necesidad de correr riesgos para solucionar los imprevistos que se les presenten </w:t>
+      </w:r>
+      <w:r w:rsidR="00E22375" w:rsidRPr="00D96743">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00E22375">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidR="00E22375" w:rsidRPr="00D96743">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">er </w:t>
+      </w:r>
+      <w:r w:rsidR="00E22375">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">figura </w:t>
+      </w:r>
+      <w:r w:rsidR="00F61C28">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidR="00E22375">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68635DA5" w14:textId="77777777" w:rsidR="00412B29" w:rsidRDefault="00412B29" w:rsidP="00412B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F0B3687" w14:textId="77777777" w:rsidR="00412B29" w:rsidRDefault="00CA6497" w:rsidP="00412B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00050FA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Figura </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Propensión al riesgo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4477C67A" w14:textId="42061973" w:rsidR="00412B29" w:rsidRDefault="000005D5" w:rsidP="00412B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000005D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6EC87925" wp14:editId="33759A44">
+            <wp:extent cx="5878800" cy="1720800"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="27" name="Imagen 27" descr="H:\DESARROLLO SUSTENTABLE\Imagen10.png"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 13" descr="H:\DESARROLLO SUSTENTABLE\Imagen10.png"/>
+                    <pic:cNvPicPr preferRelativeResize="0">
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId18">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5878800" cy="1720800"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3271F0CC" w14:textId="470C7881" w:rsidR="00CA6497" w:rsidRDefault="00CA6497" w:rsidP="00412B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00786E98">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Fuente: Elaboración propia</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="61C2BFFB" w14:textId="6DEADB54" w:rsidR="00E22375" w:rsidRDefault="00E22375" w:rsidP="00751CD6">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="006C1E47">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>En p</w:t>
       </w:r>
       <w:r w:rsidR="006C1E47" w:rsidRPr="007B0254">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">erfeccionismo </w:t>
@@ -12808,51 +14497,59 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Se puede observar que los escolarizados se esfuerzan más para alcanzar el mejor resultado posible</w:t>
       </w:r>
       <w:r w:rsidR="006C1E47">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="006C1E47" w:rsidRPr="003B6635">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">por lo general emplean el tiempo que consideran necesario para tomar las decisiones, caso contrario de los </w:t>
+        <w:t xml:space="preserve">por lo general emplean el tiempo </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">que consideran necesario para tomar las decisiones, caso contrario de los </w:t>
       </w:r>
       <w:r w:rsidR="00A61C59">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>mixto</w:t>
       </w:r>
       <w:r w:rsidR="006C1E47">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>s,</w:t>
       </w:r>
       <w:r w:rsidR="00A61C59">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -12885,51 +14582,50 @@
     <w:p w14:paraId="33AD6D9F" w14:textId="77777777" w:rsidR="00412B29" w:rsidRDefault="00412B29" w:rsidP="00751CD6">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5586B91F" w14:textId="77777777" w:rsidR="00412B29" w:rsidRDefault="00CA6497" w:rsidP="00751CD6">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00050FA0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Figura </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">11. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Perfeccionismo y liderazgo</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E7111CF" w14:textId="77777777" w:rsidR="00412B29" w:rsidRDefault="000005D5" w:rsidP="00751CD6">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -12938,51 +14634,51 @@
       </w:pPr>
       <w:r w:rsidRPr="000005D5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="01DDC976" wp14:editId="71F39630">
             <wp:extent cx="5943600" cy="2019454"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="28" name="Imagen 28" descr="H:\DESARROLLO SUSTENTABLE\Imagen11.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 14" descr="H:\DESARROLLO SUSTENTABLE\Imagen11.png"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18">
+                    <a:blip r:embed="rId19">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5943600" cy="2019454"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -13344,500 +15040,500 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000005D5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7548996C" wp14:editId="0278AF8B">
             <wp:extent cx="5878800" cy="1720800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="29" name="Imagen 29" descr="H:\DESARROLLO SUSTENTABLE\Imagen12.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 15" descr="H:\DESARROLLO SUSTENTABLE\Imagen12.png"/>
-                    <pic:cNvPicPr preferRelativeResize="0">
-[...411 lines deleted...]
-                    <pic:cNvPr id="0" name="Picture 16" descr="H:\DESARROLLO SUSTENTABLE\Imagen13.png"/>
                     <pic:cNvPicPr preferRelativeResize="0">
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId20">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5878800" cy="1720800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
+    <w:p w14:paraId="744A4CED" w14:textId="5B149A38" w:rsidR="00EF36BF" w:rsidRDefault="00EF36BF" w:rsidP="00751CD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="416"/>
+          <w:tab w:val="left" w:pos="3744"/>
+          <w:tab w:val="center" w:pos="4680"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00786E98">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Fuente: Elaboración propia</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70AF6707" w14:textId="7A43166A" w:rsidR="00E22375" w:rsidRDefault="00E22375" w:rsidP="00751CD6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005D67DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La siguiente categoría buscó </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>identificar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D67DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cómo perciben los estudiantes la creatividad, </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB6CE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de nueva cuenta </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D67DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>a raíz de sus propios criterios personales</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB6CE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB6CE7" w:rsidRPr="005D67DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB6CE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aquí </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D67DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>17</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB6CE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D67DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">% </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de la modalidad </w:t>
+      </w:r>
+      <w:r w:rsidR="00A61C59">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>mixta</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D67DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>manifestaron estar en 100</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC68B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>, esto es,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D67DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la ponderación más alta</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB6CE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y 4</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB6CE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D67DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">% corresponde </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">al nivel más bajo con </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB6CE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">siete </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>puntos. Los escolarizados presentaron 25</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB6CE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>% de la ponderación mayor y 20</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB6CE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">% </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">pertenece al puntaje menor con </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB6CE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>seis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D67DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB6CE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Esto </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D67DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>demuestra</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que ambas modalidades necesitan desarrollar su imaginación para pensar fuera de lo establecido y así tengan posibilidades en un mercado competitivo, pues la generación de ideas es el principio del camino a emprender </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D67DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ver figura </w:t>
+      </w:r>
+      <w:r w:rsidR="00F61C28">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>13</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D67DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B13B68">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D6ED79A" w14:textId="77777777" w:rsidR="00412B29" w:rsidRDefault="00412B29" w:rsidP="00751CD6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43143C20" w14:textId="77777777" w:rsidR="00412B29" w:rsidRDefault="00EF36BF" w:rsidP="00751CD6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00050FA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Figura </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">13. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Creatividad</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70A197F7" w14:textId="77777777" w:rsidR="00412B29" w:rsidRDefault="000005D5" w:rsidP="00751CD6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000005D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4EB45C1B" wp14:editId="6073CD6F">
+            <wp:extent cx="5878800" cy="1720800"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="30" name="Imagen 30" descr="H:\DESARROLLO SUSTENTABLE\Imagen13.png"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 16" descr="H:\DESARROLLO SUSTENTABLE\Imagen13.png"/>
+                    <pic:cNvPicPr preferRelativeResize="0">
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId21">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5878800" cy="1720800"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="1C977428" w14:textId="7A5381A5" w:rsidR="00EF36BF" w:rsidRDefault="00EF36BF" w:rsidP="00751CD6">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00786E98">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fuente: Elaboración propia</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BE95F1E" w14:textId="370CED0B" w:rsidR="00E22375" w:rsidRDefault="00E22375" w:rsidP="00751CD6">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:noProof/>
@@ -14106,51 +15802,51 @@
       </w:pPr>
       <w:r w:rsidRPr="000005D5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="31A0714C" wp14:editId="71082735">
             <wp:extent cx="5943600" cy="1913568"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="31" name="Imagen 31" descr="H:\DESARROLLO SUSTENTABLE\Imagen14.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 17" descr="H:\DESARROLLO SUSTENTABLE\Imagen14.png"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId21">
+                    <a:blip r:embed="rId22">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5943600" cy="1913568"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -14229,51 +15925,50 @@
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="384041BB" w14:textId="085BD345" w:rsidR="00F61C28" w:rsidRPr="005A702A" w:rsidRDefault="00F61C28" w:rsidP="005F2ABA">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A702A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Discusión</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D2BA1DA" w14:textId="432B6D98" w:rsidR="00F61C28" w:rsidRPr="00F61C28" w:rsidRDefault="00F61C28" w:rsidP="00751CD6">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F61C28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">De acuerdo con el análisis obtenido de los datos en la modalidad </w:t>
       </w:r>
       <w:r w:rsidR="007C4A55">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -15820,51 +17515,67 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> y </w:t>
       </w:r>
       <w:r w:rsidR="00EC00D8" w:rsidRPr="00EC00D8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>compromiso personal, importancia de dinero, iniciativa</w:t>
       </w:r>
       <w:r w:rsidR="00D62FEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> y </w:t>
       </w:r>
       <w:r w:rsidR="00EC00D8" w:rsidRPr="00EC00D8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>organización, orientación al mercado e innovación. Esto les permite ser diferentes a los demás y mantener consciencia en todo momento de los retos y metas que implica emprender pero aun así animarse a dar ese gran paso</w:t>
+        <w:t xml:space="preserve">organización, orientación al mercado e innovación. Esto les permite ser diferentes a los demás y mantener consciencia en todo momento de los retos y metas que implica </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00EC00D8" w:rsidRPr="00EC00D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>emprender</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00EC00D8" w:rsidRPr="00EC00D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pero aun así animarse a dar ese gran paso</w:t>
       </w:r>
       <w:r w:rsidR="009F16DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> y revolucionar</w:t>
       </w:r>
       <w:r w:rsidR="00EC00D8" w:rsidRPr="00EC00D8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> el mercado o sector objetivo. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="730F23A8" w14:textId="715C9B96" w:rsidR="00EC00D8" w:rsidRDefault="009F16DE" w:rsidP="00751CD6">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -16035,51 +17746,67 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Las motivaciones o deseos personales de los estudiantes para emprender un negocio propio, los requisitos y obstáculos que pueden interferir para la realización del proyecto, así como los factores relacionados con el éxito o fracaso del emprendimiento </w:t>
       </w:r>
       <w:r w:rsidR="00EC00D8" w:rsidRPr="00EC00D8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">influyen en el perfil emprendedor de los </w:t>
       </w:r>
       <w:r w:rsidR="00235C56">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>jóvenes</w:t>
       </w:r>
       <w:r w:rsidR="00EC00D8" w:rsidRPr="00EC00D8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, que si bien </w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00EC00D8" w:rsidRPr="00EC00D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>que</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00EC00D8" w:rsidRPr="00EC00D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> si bien </w:t>
       </w:r>
       <w:r w:rsidR="009C163B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">en </w:t>
       </w:r>
       <w:r w:rsidR="00EC00D8" w:rsidRPr="00EC00D8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">algunos de ellos </w:t>
       </w:r>
       <w:r w:rsidR="009C163B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">uno tiene </w:t>
       </w:r>
       <w:r w:rsidR="00EC00D8" w:rsidRPr="00EC00D8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -16645,51 +18372,59 @@
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F2ABA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Futuras líneas de investigación</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F6016D7" w14:textId="15FD9410" w:rsidR="00A43A5A" w:rsidRDefault="008C206A" w:rsidP="00751CD6">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00EF7B34">
-        <w:t>El presente estudio permitió identificar las actitudes emprendedores que poseen los estudiantes</w:t>
+        <w:t xml:space="preserve">El presente estudio permitió identificar las </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00EF7B34">
+        <w:t>actitudes emprendedores</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00EF7B34">
+        <w:t xml:space="preserve"> que poseen los estudiantes</w:t>
       </w:r>
       <w:r w:rsidR="0027183C">
         <w:t>; sin embargo, para tener un</w:t>
       </w:r>
       <w:r w:rsidR="00B760A6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006A5819">
         <w:t xml:space="preserve">panorama </w:t>
       </w:r>
       <w:r w:rsidR="00B760A6">
         <w:t xml:space="preserve">más amplio </w:t>
       </w:r>
       <w:r w:rsidR="006A5819">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="004802EA">
         <w:t>e puede</w:t>
       </w:r>
       <w:r w:rsidR="00B760A6">
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidR="004802EA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -16776,51 +18511,59 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">os resultados que se buscaban. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11060437" w14:textId="77777777" w:rsidR="00B760A6" w:rsidRDefault="00B760A6" w:rsidP="00B760A6">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00EB37D8">
         <w:t xml:space="preserve">De igual forma, agradezco al Consejo de Ciencia y Tecnología del Estado de Tabasco por el apoyo recibido para poder desempeñarme como asistente de investigador y </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">por hacer </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB37D8">
         <w:t>posible que este proyecto se desarrollará con éxito. Para su elaboración</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB37D8">
-        <w:t xml:space="preserve"> se requirió de esfuerzo, dedicación, ideas, comentarios, sugerencias, pero sobre todo, de </w:t>
+        <w:t xml:space="preserve"> se requirió de esfuerzo, dedicación, ideas, comentarios, sugerencias, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EB37D8">
+        <w:t>pero</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EB37D8">
+        <w:t xml:space="preserve"> sobre todo, de </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">un </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB37D8">
         <w:t xml:space="preserve">arduo trabajo en conjunto, </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">todo lo cual contribuyó </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB37D8">
         <w:t>al logro de este objetivo.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76FDB32C" w14:textId="57F272D5" w:rsidR="00B760A6" w:rsidRDefault="00B760A6" w:rsidP="00751CD6">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0B2C330B" w14:textId="39AEE26C" w:rsidR="005F2ABA" w:rsidRDefault="005F2ABA" w:rsidP="00751CD6">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
@@ -17218,53 +18961,55 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Hill.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F9831A0" w14:textId="07D76C2A" w:rsidR="00C50A13" w:rsidRDefault="00C50A13" w:rsidP="00412B29">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00C50A13">
         <w:t>Caicedo, E</w:t>
       </w:r>
       <w:r w:rsidR="003F4F89" w:rsidRPr="00C50A13">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="003F4F89">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="003F4F89" w:rsidRPr="00C50A13">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00CB691C">
         <w:t>Pereno</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C50A13">
         <w:t xml:space="preserve">, G. y De La Vega, R. (2018). Propensión al riesgo en deportistas de Córdova, Argentina. </w:t>
       </w:r>
       <w:r w:rsidRPr="00902B8B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Suma Psicológica</w:t>
       </w:r>
       <w:r w:rsidRPr="00C50A13">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00902B8B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>25</w:t>
       </w:r>
       <w:r w:rsidRPr="00C50A13">
         <w:t>(1), 11-20. Recuperado de</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
@@ -17366,52 +19111,61 @@
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EF956AB" w14:textId="02B9DC8D" w:rsidR="00E22375" w:rsidRPr="00742A44" w:rsidRDefault="001D71ED" w:rsidP="00412B29">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="00E22375" w:rsidRPr="00742A44">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>ditorial Etecé</w:t>
-      </w:r>
+        <w:t xml:space="preserve">ditorial </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E22375" w:rsidRPr="00742A44">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Etecé</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00E22375" w:rsidRPr="001D71ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(5 de agosto de 2021). </w:t>
       </w:r>
       <w:r w:rsidR="00E22375" w:rsidRPr="00902B8B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Investigación no experimental</w:t>
       </w:r>
       <w:r w:rsidR="00E22375" w:rsidRPr="004C1DAF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
@@ -17493,59 +19247,61 @@
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>H. y</w:t>
       </w:r>
       <w:r w:rsidRPr="00233BC5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Moreno, </w:t>
       </w:r>
       <w:r w:rsidR="001C4E99">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">H. M. </w:t>
       </w:r>
       <w:r w:rsidRPr="00233BC5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>(2012). Rasgos de personalidad innovación y autoestima en la intención emprendedora de estudiantes universitarios. </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00902B8B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Multiciencias</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00233BC5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00902B8B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>12</w:t>
       </w:r>
       <w:r w:rsidRPr="00233BC5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="001C4E99">
         <w:rPr>
@@ -17744,51 +19500,67 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2017). </w:t>
       </w:r>
       <w:r w:rsidRPr="00902B8B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Muestreo probabilístico y no probabilístico. Teoría</w:t>
       </w:r>
       <w:r w:rsidRPr="00F353F3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B8035F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Gestiópolis.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B8035F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Gestiópolis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B8035F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F353F3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Recuperado de https://www.gestiopolis.com/muestreo-probabilistico-no-probabilistico-teoria/</w:t>
       </w:r>
       <w:r w:rsidR="00CB46B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46E48057" w14:textId="77777777" w:rsidR="00741CB6" w:rsidRDefault="00741CB6" w:rsidP="00741CB6">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Gobierno de la República. (2015). México con educación de calidad. En </w:t>
@@ -17798,58 +19570,60 @@
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Plan Nacional de Desarrollo 2013-2018. Tercer Informe de Ejecución</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. México: Gobierno de la República. Recuperado de </w:t>
       </w:r>
       <w:r w:rsidRPr="00437F63">
         <w:t>https://www.gob.mx/cms/uploads/attachment/file/73966/Informe_de_ejecuci_n.pdf</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30972DD6" w14:textId="77777777" w:rsidR="003F4F89" w:rsidRDefault="003F4F89" w:rsidP="003F4F89">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Goméz</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C50A13">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidRPr="00C50A13">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. (2022). Definición de Análisis. Definición ABC. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -17880,56 +19654,65 @@
       </w:pPr>
       <w:r w:rsidRPr="00504286">
         <w:t>Guzmán. D.</w:t>
       </w:r>
       <w:r w:rsidR="003E1052">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00504286">
         <w:t xml:space="preserve">S., Torres, D. </w:t>
       </w:r>
       <w:r w:rsidR="003E1052">
         <w:t>y</w:t>
       </w:r>
       <w:r w:rsidR="003E1052" w:rsidRPr="00504286">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00504286">
         <w:t>Hernández, T.</w:t>
       </w:r>
       <w:r w:rsidR="003E1052">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00504286">
         <w:t xml:space="preserve">J. (2020). Actitud emprendedora en estudiantes universitarios de administración: caso Pachuca, México. </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00504286">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>VinculaTégica EFAN, 6</w:t>
+        <w:t>VinculaTégica</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00504286">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> EFAN, 6</w:t>
       </w:r>
       <w:r w:rsidRPr="00504286">
         <w:t xml:space="preserve">(1), 113-143. </w:t>
       </w:r>
       <w:r w:rsidR="003E1052">
         <w:t xml:space="preserve">Recuperado de </w:t>
       </w:r>
       <w:r w:rsidRPr="00504286">
         <w:t>http://www.web.facpya.uanl.mx/vinculategica/Vinculategica6_1/9%20GUZMAN_TORRES_HERNANDEZ.pdf</w:t>
       </w:r>
       <w:r w:rsidR="003E1052">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25A56B59" w14:textId="5514317A" w:rsidR="00E22375" w:rsidRPr="00671674" w:rsidRDefault="00E22375" w:rsidP="00412B29">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Hernández, </w:t>
       </w:r>
       <w:r w:rsidR="00DA1495">
@@ -17962,51 +19745,51 @@
       </w:r>
       <w:r w:rsidR="00DA1495">
         <w:t xml:space="preserve"> (6.</w:t>
       </w:r>
       <w:r w:rsidR="00DA1495" w:rsidRPr="00902B8B">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00DA1495">
         <w:t xml:space="preserve"> ed.). México: McGraw-</w:t>
       </w:r>
       <w:r>
         <w:t>Hill</w:t>
       </w:r>
       <w:r w:rsidR="00DA1495">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002478F2">
         <w:t xml:space="preserve">Recuperado de </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
+      <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidRPr="002478F2">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://www.academia.edu/download/58257558/Definiciones_de_los_enfoques_cuantitativo_y_cualitativo_sus_similitudes_y_diferencias.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00DA1495">
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70380C6E" w14:textId="77777777" w:rsidR="001D209F" w:rsidRDefault="001D209F" w:rsidP="001D209F">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -18147,51 +19930,59 @@
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00504286">
         <w:t xml:space="preserve">Marquinez M., T.G. (2018). </w:t>
       </w:r>
       <w:r w:rsidRPr="00504286">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Actitudes emprendedoras de los estudiantes universitarios: Caso Universidad Católica de Santiago de Guayaquil</w:t>
       </w:r>
       <w:r w:rsidRPr="00504286">
         <w:t xml:space="preserve"> [tesis de licenciatura, Universidad Católica de Santiago de Guayaquil]. http://201.159.223.180/bitstream/3317/9919/1/T-UCSG-PRE-ECO-GES-471.pdf</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B08FD8F" w14:textId="32CEAFD3" w:rsidR="007249CE" w:rsidRDefault="007249CE" w:rsidP="00412B29">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="007249CE">
-        <w:t xml:space="preserve">Martínez, A. y Nosnik, A. (1998). </w:t>
+        <w:t xml:space="preserve">Martínez, A. y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007249CE">
+        <w:t>Nosnik</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007249CE">
+        <w:t xml:space="preserve">, A. (1998). </w:t>
       </w:r>
       <w:r w:rsidRPr="00902B8B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Comunicación organizacional práctica</w:t>
       </w:r>
       <w:r w:rsidR="00090A31">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00090A31" w:rsidRPr="00902B8B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00090A31">
         <w:rPr>
           <w:i/>
@@ -18498,58 +20289,60 @@
         <w:t>Polo del Conocimiento, 5</w:t>
       </w:r>
       <w:r w:rsidRPr="00504286">
         <w:t xml:space="preserve">(3), 465-493. </w:t>
       </w:r>
       <w:r w:rsidR="00440823">
         <w:t xml:space="preserve">Recuperado de </w:t>
       </w:r>
       <w:r w:rsidRPr="00504286">
         <w:t>https://dialnet.unirioja.es/servlet/articulo?codigo=7398392</w:t>
       </w:r>
       <w:r w:rsidR="00440823">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="358AA24D" w14:textId="011A8DF4" w:rsidR="00EA214D" w:rsidRPr="00C532DD" w:rsidRDefault="00EA214D" w:rsidP="00EA214D">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001A0B6A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Torralbas</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C532DD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, A., </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Velázquez</w:t>
       </w:r>
       <w:r w:rsidRPr="00C532DD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -18703,1159 +20496,1129 @@
       <w:tblPr>
         <w:tblW w:w="9360" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3045"/>
         <w:gridCol w:w="6315"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EE078C" w:rsidRPr="00EE078C" w14:paraId="48921902" w14:textId="77777777" w:rsidTr="00EE078C">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3045" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="480F7081" w14:textId="77777777" w:rsidR="00EE078C" w:rsidRPr="00EE078C" w:rsidRDefault="00EE078C" w:rsidP="00C60AB4">
             <w:pPr>
               <w:pStyle w:val="Ttulo3"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE078C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Rol de Contribución</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6315" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="135BECA4" w14:textId="0C499288" w:rsidR="00EE078C" w:rsidRPr="00EE078C" w:rsidRDefault="00EE078C" w:rsidP="00C60AB4">
             <w:pPr>
               <w:pStyle w:val="Ttulo3"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_btsjgdfgjwkr" w:colFirst="0" w:colLast="0"/>
             <w:bookmarkEnd w:id="0"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Autor (es)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EE078C" w:rsidRPr="00EE078C" w14:paraId="464C0649" w14:textId="77777777" w:rsidTr="00EE078C">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3045" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="27D63BDE" w14:textId="77777777" w:rsidR="00EE078C" w:rsidRPr="00EE078C" w:rsidRDefault="00EE078C" w:rsidP="00C60AB4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE078C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Conceptualización</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6315" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="60C37AD4" w14:textId="77777777" w:rsidR="00EE078C" w:rsidRPr="00EE078C" w:rsidRDefault="00EE078C" w:rsidP="00C60AB4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE078C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Beatriz Escobedo de la Cruz</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EE078C" w:rsidRPr="00EE078C" w14:paraId="0196A1F3" w14:textId="77777777" w:rsidTr="00EE078C">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3045" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6D99EE3E" w14:textId="77777777" w:rsidR="00EE078C" w:rsidRPr="00EE078C" w:rsidRDefault="00EE078C" w:rsidP="00C60AB4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE078C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Metodología</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6315" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4555A48D" w14:textId="77777777" w:rsidR="00EE078C" w:rsidRPr="00EE078C" w:rsidRDefault="00EE078C" w:rsidP="00C60AB4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE078C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Beatriz Escobedo de la Cruz</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EE078C" w:rsidRPr="00EE078C" w14:paraId="67318582" w14:textId="77777777" w:rsidTr="00EE078C">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3045" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0ACF89E6" w14:textId="77777777" w:rsidR="00EE078C" w:rsidRPr="00EE078C" w:rsidRDefault="00EE078C" w:rsidP="00C60AB4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE078C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Software</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6315" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="56E9ECE2" w14:textId="77777777" w:rsidR="00EE078C" w:rsidRPr="00EE078C" w:rsidRDefault="00EE078C" w:rsidP="00C60AB4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE078C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>José Luis Jiménez Regil</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EE078C" w:rsidRPr="00EE078C" w14:paraId="66A009FC" w14:textId="77777777" w:rsidTr="00EE078C">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3045" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="71DBC7DB" w14:textId="77777777" w:rsidR="00EE078C" w:rsidRPr="00EE078C" w:rsidRDefault="00EE078C" w:rsidP="00C60AB4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE078C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Validación</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6315" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="178F1186" w14:textId="77777777" w:rsidR="00EE078C" w:rsidRPr="00EE078C" w:rsidRDefault="00EE078C" w:rsidP="00C60AB4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE078C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Beatriz Escobedo de la Cruz</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EE078C" w:rsidRPr="00EE078C" w14:paraId="53AB5DC0" w14:textId="77777777" w:rsidTr="00EE078C">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3045" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="24ABED41" w14:textId="77777777" w:rsidR="00EE078C" w:rsidRPr="00EE078C" w:rsidRDefault="00EE078C" w:rsidP="00C60AB4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE078C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Análisis Formal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6315" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="72B98EE2" w14:textId="77777777" w:rsidR="00EE078C" w:rsidRPr="00EE078C" w:rsidRDefault="00EE078C" w:rsidP="00C60AB4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE078C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>José Luis Jiménez Regil</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EE078C" w:rsidRPr="00EE078C" w14:paraId="6B7FF805" w14:textId="77777777" w:rsidTr="00EE078C">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3045" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="70386D15" w14:textId="77777777" w:rsidR="00EE078C" w:rsidRPr="00EE078C" w:rsidRDefault="00EE078C" w:rsidP="00C60AB4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE078C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Investigación</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6315" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3FBDB2C5" w14:textId="77777777" w:rsidR="00EE078C" w:rsidRPr="00EE078C" w:rsidRDefault="00EE078C" w:rsidP="00C60AB4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE078C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>José Luis Jiménez Regil</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EE078C" w:rsidRPr="00EE078C" w14:paraId="1A9BBB55" w14:textId="77777777" w:rsidTr="00EE078C">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3045" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="275ACA75" w14:textId="77777777" w:rsidR="00EE078C" w:rsidRPr="00EE078C" w:rsidRDefault="00EE078C" w:rsidP="00C60AB4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE078C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Recursos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6315" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6115C10B" w14:textId="77777777" w:rsidR="00EE078C" w:rsidRPr="00EE078C" w:rsidRDefault="00EE078C" w:rsidP="00C60AB4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE078C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>José Luis Jiménez Regil</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EE078C" w:rsidRPr="00EE078C" w14:paraId="7873FE4D" w14:textId="77777777" w:rsidTr="00EE078C">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3045" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="636E7AC7" w14:textId="77777777" w:rsidR="00EE078C" w:rsidRPr="00EE078C" w:rsidRDefault="00EE078C" w:rsidP="00C60AB4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE078C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Curación de datos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6315" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="20690866" w14:textId="77777777" w:rsidR="00EE078C" w:rsidRPr="00EE078C" w:rsidRDefault="00EE078C" w:rsidP="00C60AB4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE078C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>José Luis Jiménez Regil</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EE078C" w:rsidRPr="00EE078C" w14:paraId="65A477BF" w14:textId="77777777" w:rsidTr="00EE078C">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3045" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="14EFDA98" w14:textId="77777777" w:rsidR="00EE078C" w:rsidRPr="00EE078C" w:rsidRDefault="00EE078C" w:rsidP="00C60AB4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE078C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Escritura - Preparación del borrador original</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6315" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="50A1AE31" w14:textId="77777777" w:rsidR="00EE078C" w:rsidRPr="00EE078C" w:rsidRDefault="00EE078C" w:rsidP="00C60AB4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE078C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">José Luis Jiménez Regil </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EE078C" w:rsidRPr="00EE078C" w14:paraId="249EBD66" w14:textId="77777777" w:rsidTr="00EE078C">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3045" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7192D471" w14:textId="77777777" w:rsidR="00EE078C" w:rsidRPr="00EE078C" w:rsidRDefault="00EE078C" w:rsidP="00C60AB4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE078C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Escritura - Revisión y edición</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6315" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="28ECEF22" w14:textId="77777777" w:rsidR="00EE078C" w:rsidRPr="00EE078C" w:rsidRDefault="00EE078C" w:rsidP="00C60AB4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE078C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Beatriz Escobedo de la Cruz</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EE078C" w:rsidRPr="00EE078C" w14:paraId="13B7C88C" w14:textId="77777777" w:rsidTr="00EE078C">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3045" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="78D4C7EB" w14:textId="77777777" w:rsidR="00EE078C" w:rsidRPr="00EE078C" w:rsidRDefault="00EE078C" w:rsidP="00C60AB4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE078C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Visualización</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6315" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="160688B8" w14:textId="77777777" w:rsidR="00EE078C" w:rsidRPr="00EE078C" w:rsidRDefault="00EE078C" w:rsidP="00C60AB4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE078C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Beatriz Escobedo de la Cruz</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EE078C" w:rsidRPr="00EE078C" w14:paraId="40DF5A2C" w14:textId="77777777" w:rsidTr="00EE078C">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3045" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0C956433" w14:textId="77777777" w:rsidR="00EE078C" w:rsidRPr="00EE078C" w:rsidRDefault="00EE078C" w:rsidP="00C60AB4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE078C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Supervisión</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6315" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5A31BAFD" w14:textId="77777777" w:rsidR="00EE078C" w:rsidRPr="00EE078C" w:rsidRDefault="00EE078C" w:rsidP="00C60AB4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE078C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Beatriz Escobedo de la Cruz</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EE078C" w:rsidRPr="00EE078C" w14:paraId="055E6451" w14:textId="77777777" w:rsidTr="00EE078C">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3045" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="539310CA" w14:textId="77777777" w:rsidR="00EE078C" w:rsidRPr="00EE078C" w:rsidRDefault="00EE078C" w:rsidP="00C60AB4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE078C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Administración de Proyectos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6315" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4BF8082C" w14:textId="77777777" w:rsidR="00EE078C" w:rsidRPr="00EE078C" w:rsidRDefault="00EE078C" w:rsidP="00C60AB4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE078C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Beatriz Escobedo de la Cruz</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EE078C" w:rsidRPr="00EE078C" w14:paraId="61D6B11B" w14:textId="77777777" w:rsidTr="00EE078C">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3045" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="113B3339" w14:textId="77777777" w:rsidR="00EE078C" w:rsidRPr="00EE078C" w:rsidRDefault="00EE078C" w:rsidP="00C60AB4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE078C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Adquisición de fondos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6315" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2728C33D" w14:textId="77777777" w:rsidR="00EE078C" w:rsidRPr="00EE078C" w:rsidRDefault="00EE078C" w:rsidP="00C60AB4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE078C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>José Luis Jiménez Regil</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0C8C6247" w14:textId="77777777" w:rsidR="00EE078C" w:rsidRPr="00901E42" w:rsidRDefault="00EE078C" w:rsidP="00412B29">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00EE078C" w:rsidRPr="00901E42" w:rsidSect="00902B8B">
-      <w:headerReference w:type="default" r:id="rId23"/>
-      <w:footerReference w:type="default" r:id="rId24"/>
+      <w:headerReference w:type="default" r:id="rId24"/>
+      <w:footerReference w:type="default" r:id="rId25"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1135" w:right="1701" w:bottom="568" w:left="1701" w:header="142" w:footer="118" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7264298A" w14:textId="77777777" w:rsidR="00100B85" w:rsidRDefault="00100B85" w:rsidP="008537CE">
+    <w:p w14:paraId="06243C0E" w14:textId="77777777" w:rsidR="00552FA5" w:rsidRDefault="00552FA5" w:rsidP="008537CE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4E866DD6" w14:textId="77777777" w:rsidR="00100B85" w:rsidRDefault="00100B85" w:rsidP="008537CE">
+    <w:p w14:paraId="78DFDA1A" w14:textId="77777777" w:rsidR="00552FA5" w:rsidRDefault="00552FA5" w:rsidP="008537CE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5E527A30" w14:textId="77777777" w:rsidR="00100B85" w:rsidRDefault="00100B85">
+    <w:p w14:paraId="42A21C92" w14:textId="77777777" w:rsidR="00552FA5" w:rsidRDefault="00552FA5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -19865,166 +21628,188 @@
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="38F7C689" w14:textId="6030673D" w:rsidR="00902B8B" w:rsidRDefault="00902B8B" w:rsidP="00902B8B">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>V</w:t>
     </w:r>
     <w:r w:rsidRPr="009812F1">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t xml:space="preserve">ol. </w:t>
     </w:r>
+    <w:proofErr w:type="gramStart"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>9</w:t>
     </w:r>
     <w:r w:rsidRPr="009812F1">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:szCs w:val="14"/>
       </w:rPr>
-      <w:t xml:space="preserve">  Núm. 1</w:t>
+      <w:t xml:space="preserve">  Núm.</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="009812F1">
+      <w:rPr>
+        <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:b/>
+        <w:bCs/>
+        <w:szCs w:val="14"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>8</w:t>
     </w:r>
     <w:r w:rsidRPr="009812F1">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t xml:space="preserve">                   </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:szCs w:val="14"/>
       </w:rPr>
-      <w:t>Julio - Diciembre</w:t>
+      <w:t xml:space="preserve">Julio - </w:t>
     </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:b/>
+        <w:bCs/>
+        <w:szCs w:val="14"/>
+      </w:rPr>
+      <w:t>Diciembre</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidRPr="009812F1">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t xml:space="preserve"> 2022                      PAG</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2F683CD5" w14:textId="77777777" w:rsidR="00100B85" w:rsidRDefault="00100B85" w:rsidP="008537CE">
+    <w:p w14:paraId="0A64EB36" w14:textId="77777777" w:rsidR="00552FA5" w:rsidRDefault="00552FA5" w:rsidP="008537CE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0D67094D" w14:textId="77777777" w:rsidR="00100B85" w:rsidRDefault="00100B85" w:rsidP="008537CE">
+    <w:p w14:paraId="060E9CD2" w14:textId="77777777" w:rsidR="00552FA5" w:rsidRDefault="00552FA5" w:rsidP="008537CE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="594915AC" w14:textId="77777777" w:rsidR="00100B85" w:rsidRDefault="00100B85">
+    <w:p w14:paraId="751D0451" w14:textId="77777777" w:rsidR="00552FA5" w:rsidRDefault="00552FA5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="412DB9C4" w14:textId="2F90EA43" w:rsidR="00902B8B" w:rsidRDefault="00902B8B" w:rsidP="00902B8B">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6577E773" wp14:editId="43F7222F">
           <wp:extent cx="5400040" cy="584835"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="36" name="Imagen 36"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="18" name="Imagen 18"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1"/>
                   </pic:cNvPicPr>
@@ -20033,51 +21818,51 @@
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="5400040" cy="584835"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00A44F90"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3D00B886"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -22514,52 +24299,53 @@
   <w:num w:numId="11" w16cid:durableId="2123457051">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="2012291643">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="481044774">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="961039444">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1379088392">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1157116797">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1030109544">
     <w:abstractNumId w:val="16"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
@@ -22664,50 +24450,51 @@
     <w:rsid w:val="002F2235"/>
     <w:rsid w:val="00300524"/>
     <w:rsid w:val="0030312D"/>
     <w:rsid w:val="00306D27"/>
     <w:rsid w:val="0030732D"/>
     <w:rsid w:val="00307539"/>
     <w:rsid w:val="00315CA1"/>
     <w:rsid w:val="00320E43"/>
     <w:rsid w:val="00323D6F"/>
     <w:rsid w:val="0035020C"/>
     <w:rsid w:val="0035115B"/>
     <w:rsid w:val="003626AC"/>
     <w:rsid w:val="00363D90"/>
     <w:rsid w:val="00364C13"/>
     <w:rsid w:val="003761CF"/>
     <w:rsid w:val="00381130"/>
     <w:rsid w:val="0038198D"/>
     <w:rsid w:val="00381C99"/>
     <w:rsid w:val="003831BF"/>
     <w:rsid w:val="00383A56"/>
     <w:rsid w:val="00387790"/>
     <w:rsid w:val="00390AD2"/>
     <w:rsid w:val="00391647"/>
     <w:rsid w:val="003939DC"/>
     <w:rsid w:val="00397511"/>
+    <w:rsid w:val="003A1D0A"/>
     <w:rsid w:val="003A72E5"/>
     <w:rsid w:val="003A7492"/>
     <w:rsid w:val="003B0BBD"/>
     <w:rsid w:val="003C0A3E"/>
     <w:rsid w:val="003C31CA"/>
     <w:rsid w:val="003D1CAD"/>
     <w:rsid w:val="003D2182"/>
     <w:rsid w:val="003E1052"/>
     <w:rsid w:val="003E2239"/>
     <w:rsid w:val="003E6CD0"/>
     <w:rsid w:val="003F2A74"/>
     <w:rsid w:val="003F336D"/>
     <w:rsid w:val="003F4577"/>
     <w:rsid w:val="003F4F89"/>
     <w:rsid w:val="004018AC"/>
     <w:rsid w:val="00401AF5"/>
     <w:rsid w:val="00403CC4"/>
     <w:rsid w:val="0040444F"/>
     <w:rsid w:val="00405B36"/>
     <w:rsid w:val="00406BC0"/>
     <w:rsid w:val="0040776A"/>
     <w:rsid w:val="00407FB3"/>
     <w:rsid w:val="00412B29"/>
     <w:rsid w:val="00417036"/>
     <w:rsid w:val="0042194C"/>
@@ -22726,50 +24513,51 @@
     <w:rsid w:val="004802EA"/>
     <w:rsid w:val="00483A12"/>
     <w:rsid w:val="0048575B"/>
     <w:rsid w:val="004868C6"/>
     <w:rsid w:val="00486909"/>
     <w:rsid w:val="00494332"/>
     <w:rsid w:val="004A56D6"/>
     <w:rsid w:val="004B4244"/>
     <w:rsid w:val="004B6523"/>
     <w:rsid w:val="004B75C9"/>
     <w:rsid w:val="004C1DAF"/>
     <w:rsid w:val="004D06DD"/>
     <w:rsid w:val="004D4513"/>
     <w:rsid w:val="004F3463"/>
     <w:rsid w:val="00500F87"/>
     <w:rsid w:val="00504EE1"/>
     <w:rsid w:val="00504F49"/>
     <w:rsid w:val="00516197"/>
     <w:rsid w:val="00520052"/>
     <w:rsid w:val="00520515"/>
     <w:rsid w:val="00523E86"/>
     <w:rsid w:val="0052457E"/>
     <w:rsid w:val="00525567"/>
     <w:rsid w:val="005474F2"/>
     <w:rsid w:val="00551CD1"/>
+    <w:rsid w:val="00552FA5"/>
     <w:rsid w:val="00557A75"/>
     <w:rsid w:val="00562E9C"/>
     <w:rsid w:val="00564232"/>
     <w:rsid w:val="00566213"/>
     <w:rsid w:val="00571932"/>
     <w:rsid w:val="005746B2"/>
     <w:rsid w:val="005755DB"/>
     <w:rsid w:val="00580462"/>
     <w:rsid w:val="00591856"/>
     <w:rsid w:val="00595252"/>
     <w:rsid w:val="005A702A"/>
     <w:rsid w:val="005E2AD9"/>
     <w:rsid w:val="005E58C7"/>
     <w:rsid w:val="005F18A1"/>
     <w:rsid w:val="005F2ABA"/>
     <w:rsid w:val="005F4F0A"/>
     <w:rsid w:val="00601345"/>
     <w:rsid w:val="00601DEF"/>
     <w:rsid w:val="0061232B"/>
     <w:rsid w:val="00617203"/>
     <w:rsid w:val="00621379"/>
     <w:rsid w:val="00635D70"/>
     <w:rsid w:val="0065642A"/>
     <w:rsid w:val="00662CD3"/>
     <w:rsid w:val="00667E4E"/>
@@ -22935,50 +24723,51 @@
     <w:rsid w:val="00C50A13"/>
     <w:rsid w:val="00C532DD"/>
     <w:rsid w:val="00C750BE"/>
     <w:rsid w:val="00C871DF"/>
     <w:rsid w:val="00C9095A"/>
     <w:rsid w:val="00C9757A"/>
     <w:rsid w:val="00C97678"/>
     <w:rsid w:val="00CA6497"/>
     <w:rsid w:val="00CB1542"/>
     <w:rsid w:val="00CB46B9"/>
     <w:rsid w:val="00CB691C"/>
     <w:rsid w:val="00CC0904"/>
     <w:rsid w:val="00CC3E8B"/>
     <w:rsid w:val="00CC47CA"/>
     <w:rsid w:val="00CC4C49"/>
     <w:rsid w:val="00CD599C"/>
     <w:rsid w:val="00CE23F9"/>
     <w:rsid w:val="00CF1192"/>
     <w:rsid w:val="00CF2D8C"/>
     <w:rsid w:val="00CF74C1"/>
     <w:rsid w:val="00D2106D"/>
     <w:rsid w:val="00D210C9"/>
     <w:rsid w:val="00D5074B"/>
     <w:rsid w:val="00D5099F"/>
     <w:rsid w:val="00D51406"/>
+    <w:rsid w:val="00D53A4B"/>
     <w:rsid w:val="00D54B23"/>
     <w:rsid w:val="00D62FEF"/>
     <w:rsid w:val="00D634A8"/>
     <w:rsid w:val="00D6361B"/>
     <w:rsid w:val="00D74CA1"/>
     <w:rsid w:val="00D77383"/>
     <w:rsid w:val="00D93057"/>
     <w:rsid w:val="00D93D61"/>
     <w:rsid w:val="00D95C59"/>
     <w:rsid w:val="00D96743"/>
     <w:rsid w:val="00DA1495"/>
     <w:rsid w:val="00DA4A41"/>
     <w:rsid w:val="00DA5176"/>
     <w:rsid w:val="00DA76B3"/>
     <w:rsid w:val="00DB0A25"/>
     <w:rsid w:val="00DB7401"/>
     <w:rsid w:val="00DC3731"/>
     <w:rsid w:val="00DC3DE6"/>
     <w:rsid w:val="00DC6C8C"/>
     <w:rsid w:val="00DD18EB"/>
     <w:rsid w:val="00DD226C"/>
     <w:rsid w:val="00DD5E6C"/>
     <w:rsid w:val="00DD6E4B"/>
     <w:rsid w:val="00DF01E5"/>
     <w:rsid w:val="00DF2FF0"/>
@@ -23057,51 +24846,51 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-MX"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="5669FABC"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{9B474DAF-FC36-4FBB-A755-E973C41C0439}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-MX" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -23501,75 +25290,74 @@
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo3Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00EE078C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="1F4D78" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Textoennegrita">
+  <w:style w:type="character" w:styleId="Fuerte">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00486909"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hipervnculo">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00486909"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tablaconcuadrcula">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:uiPriority w:val="39"/>
@@ -23999,51 +25787,51 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="00381C99"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo3Car">
     <w:name w:val="Título 3 Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Ttulo3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00EE078C"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="1F4D78" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="471681213">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="614140736">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -24819,51 +26607,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2090690015">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/download/58257558/Definiciones_de_los_enfoques_cuantitativo_y_cualitativo_sus_similitudes_y_diferencias.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23913/pag.v9i18.902" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/download/58257558/Definiciones_de_los_enfoques_cuantitativo_y_cualitativo_sus_similitudes_y_diferencias.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
@@ -25108,69 +26896,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7A5E5215-6745-1F4D-8927-D08E77452679}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>27</Pages>
-  <Words>7565</Words>
-  <Characters>41610</Characters>
+  <Words>7580</Words>
+  <Characters>41694</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>346</Lines>
+  <Lines>347</Lines>
   <Paragraphs>98</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>49077</CharactersWithSpaces>
+  <CharactersWithSpaces>49176</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Usuario de Windows</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>