--- v0 (2025-10-15)
+++ v1 (2026-05-08)
@@ -8,111 +8,170 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/word/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/word/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/word/theme/themeOverride1.xml" ContentType="application/vnd.openxmlformats-officedocument.themeOverride+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="69B3EDF6" w14:textId="36BCDC1F" w:rsidR="008933A3" w:rsidRPr="008933A3" w:rsidRDefault="008933A3" w:rsidP="008933A3">
+    <w:p w14:paraId="69B3EDF6" w14:textId="36BCDC1F" w:rsidR="008933A3" w:rsidRDefault="008933A3" w:rsidP="008933A3">
       <w:pPr>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="36"/>
-          <w:szCs w:val="36"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk110441643"/>
       <w:bookmarkEnd w:id="0"/>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00213375">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Artículos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00213375">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00213375">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>científicos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
+    <w:p w14:paraId="069121A2" w14:textId="43D625E1" w:rsidR="004E52C1" w:rsidRDefault="004E52C1" w:rsidP="008933A3">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E52C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>DOI: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="004E52C1">
+          <w:rPr>
+            <w:i/>
+            <w:iCs/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="28"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.23913/pag.v9i18.904</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="760E9837" w14:textId="77777777" w:rsidR="004E52C1" w:rsidRPr="004E52C1" w:rsidRDefault="004E52C1" w:rsidP="008933A3">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="1669C5B6" w14:textId="0E6C3EDA" w:rsidR="006A447B" w:rsidRPr="00213375" w:rsidRDefault="00463441" w:rsidP="008933A3">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00213375">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Factors that affect oral production </w:t>
       </w:r>
       <w:r w:rsidR="00843BA4" w:rsidRPr="00213375">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
@@ -327,63 +386,52 @@
     <w:p w14:paraId="7C42D87C" w14:textId="64AC28AD" w:rsidR="00355FB1" w:rsidRDefault="008933A3" w:rsidP="00D41209">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00355FB1" w:rsidRPr="008933A3">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pedro Antonio Morales </w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Pedro Antonio Morales Uriostegui</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="37A1F89C" w14:textId="7719E93D" w:rsidR="008933A3" w:rsidRPr="008933A3" w:rsidRDefault="008933A3" w:rsidP="00D41209">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008933A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Universidad Juárez Autónoma de Tabasco, México</w:t>
       </w:r>
       <w:r w:rsidRPr="008933A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B7810B3" w14:textId="5BD2502E" w:rsidR="00355FB1" w:rsidRPr="00D41209" w:rsidRDefault="008933A3" w:rsidP="00D41209">
@@ -567,51 +615,61 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Oral production of the English language is one of the skills that causes the most complications for language learners. Some authors have pointed out that the origins of these complications can be varied, from aspects related to the teaching-learning environment to personal factors in students such as emotions. For this reason, this article presents an investigation that was carried out at the Universidad Juárez </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BB371F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Autónoma</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BB371F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de Tabasco with the participation of students of the Bachelor of Languages, with the aim of identifying the factors that affect their oral production in English and thereby being able to establish teaching methods that meet the needs of learners. The research was of mixed approach and descriptive type. A structured questionnaire was used in which quantitative and qualitative data could be collected. The results showed that the students have difficulties due to the little practice of English during their classes, since they do not feel sufficiently prepared to express themselves orally in English when they are evaluated or when they must speak with other people, since they do not carry out enough activities to be able to improve. their oral production. This circumstance also affects the learners emotionally, as they are afraid to participate and when they speak English they often feel very nervous, embarrassed, anxious and even unable to communicate.</w:t>
+        <w:t xml:space="preserve"> de Tabasco with the participation of students of the Bachelor of Languages, with the aim of identifying the factors that affect their oral production in English and thereby being able to establish teaching methods that meet the needs of learners. The research was of mixed approach and descriptive type. A structured questionnaire was used in which quantitative and qualitative data could be collected. The results showed that the students have difficulties due to the little practice of English during their classes, since they do not feel sufficiently prepared to express themselves orally in English when they are evaluated or when they must speak with other people, since they do not carry out enough activities to be able to improve. their oral production. This circumstance </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB371F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>also affects the learners emotionally, as they are afraid to participate and when they speak English they often feel very nervous, embarrassed, anxious and even unable to communicate.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BD7AA9A" w14:textId="023BB92A" w:rsidR="00463441" w:rsidRPr="00BB371F" w:rsidRDefault="00463441" w:rsidP="00D41209">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D41209">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Keywords:</w:t>
       </w:r>
@@ -669,51 +727,50 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> factors.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EED8E5D" w14:textId="48D544B4" w:rsidR="00463441" w:rsidRPr="00213375" w:rsidRDefault="00463441" w:rsidP="00D41209">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00213375">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Resumen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C132087" w14:textId="27355180" w:rsidR="003F7735" w:rsidRPr="00BB371F" w:rsidRDefault="003F7735" w:rsidP="003F7735">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB371F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>La producción oral del idioma inglés es una de las habilidades que ocasiona más complicaciones para los aprendices de lenguas. Algunos autores han señalado que los orígenes de estas complicaciones pueden ser variados, des</w:t>
       </w:r>
       <w:r w:rsidR="009A4706" w:rsidRPr="00BB371F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -1876,51 +1933,60 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D41209">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> e </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D41209">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>qualitativos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D41209">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Os resultados </w:t>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D41209">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Os resultados </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D41209">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mostraram</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D41209">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> que os </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D41209">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2317,51 +2383,50 @@
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D41209">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>não</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D41209">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> realizar </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D41209">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>atividades</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D41209">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> suficientes para poder </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D41209">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>melhorar</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D41209">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -2381,69 +2446,51 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D41209">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D41209">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>produção</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D41209">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> oral. </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> oral. Essa </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D41209">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>circunstância</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D41209">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D41209">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2917,58 +2964,69 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                               </w:t>
       </w:r>
       <w:r w:rsidRPr="00DA1643">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fecha Aceptación:</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA1643">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Enero 2022</w:t>
+        <w:t>Enero</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2022</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F513C4A" w14:textId="04219BCC" w:rsidR="00D41209" w:rsidRPr="00BB371F" w:rsidRDefault="00000000" w:rsidP="00D41209">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:pict w14:anchorId="7A82B9DF">
           <v:rect id="_x0000_i1025" alt="" style="width:388pt;height:.05pt;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0" o:hrpct="878" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="7558FAF2" w14:textId="409CF9CA" w:rsidR="00946EC4" w:rsidRPr="00D41209" w:rsidRDefault="00946EC4" w:rsidP="00946EC4">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
@@ -3056,220 +3114,210 @@
       <w:r w:rsidRPr="00BB371F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">However, problems sometimes arise during the development of the oral production of language learners because the methodologies are not always adequate and limit learning. Thus, an ideal teaching should include entertaining methods and strategies for students that address everyday topics that can be acquired naturally (Figueroa </w:t>
       </w:r>
       <w:r w:rsidR="00D67251">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>&amp;</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB371F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t xml:space="preserve"> Intriago, 2022). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2743CF3A" w14:textId="46E838D8" w:rsidR="000B45BC" w:rsidRPr="00BB371F" w:rsidRDefault="00766CF8" w:rsidP="00946EC4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB371F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For this reason, this article presents an investigation that was carried out at the Universidad Juárez </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BB371F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Autónoma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BB371F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Tabasco with the aim of identifying the factors that affect the oral production of the students of the Bachelor of Languages, because through the literature review on the subject and thanks to empirical knowledge through observation in English classes, it has been possible to notice that for students this ability is usually difficult and is not always developed adequately, to such an extent that it does not correspond with the levels of the language they are studying</w:t>
+      </w:r>
+      <w:r w:rsidR="006F031A" w:rsidRPr="00BB371F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, which can become a state of fossilization</w:t>
+      </w:r>
+      <w:r w:rsidR="00591FB2" w:rsidRPr="00865C95">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...20 lines deleted...]
-    <w:p w14:paraId="2743CF3A" w14:textId="46E838D8" w:rsidR="000B45BC" w:rsidRPr="00BB371F" w:rsidRDefault="00766CF8" w:rsidP="00946EC4">
+      <w:r w:rsidR="00591FB2" w:rsidRPr="00BB371F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>that can completely impair their performance and communication in this language</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB371F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="002C1235" w:rsidRPr="00BB371F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In this way, identifying the factors with the greatest incidence in the oral production of the apprentices will allow establishing teaching </w:t>
+      </w:r>
+      <w:r w:rsidR="00E942E9" w:rsidRPr="00BB371F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>strategies</w:t>
+      </w:r>
+      <w:r w:rsidR="002C1235" w:rsidRPr="00BB371F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> according to the needs of the students.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="184D79D9" w14:textId="07D8CAE0" w:rsidR="00766CF8" w:rsidRPr="00BB371F" w:rsidRDefault="00763AED" w:rsidP="00946EC4">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB371F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">For this reason, this article presents an investigation that was carried out at the Universidad Juárez </w:t>
-[...99 lines deleted...]
-        </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidR="00766CF8" w:rsidRPr="00BB371F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>irst</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB371F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ly,</w:t>
       </w:r>
       <w:r w:rsidR="00766CF8" w:rsidRPr="00BB371F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> some findings found on this subject are briefly exposed. That is, the difficulties identified in various studies during the oral production of students are shown. Subsequently, the method that was implemented to carry out this research is described. Then the results are presented, a brief discussion about them, the conclusion of this article and finally some future lines of research are suggested to continue exploring this problem. </w:t>
+        <w:t xml:space="preserve"> some findings found on this subject are briefly exposed. That is, the difficulties identified in various studies during the oral production of students are shown. Subsequently, the method that was implemented to carry out this research is described. Then the results are </w:t>
+      </w:r>
+      <w:r w:rsidR="00766CF8" w:rsidRPr="00BB371F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">presented, a brief discussion about them, the conclusion of this article and finally some future lines of research are suggested to continue exploring this problem. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04A47C84" w14:textId="77777777" w:rsidR="00D41209" w:rsidRDefault="00D41209" w:rsidP="00BC458D">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F67A972" w14:textId="77777777" w:rsidR="00D41209" w:rsidRDefault="00D41209" w:rsidP="00BC458D">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
@@ -3278,646 +3326,563 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49EE9278" w14:textId="35497DB0" w:rsidR="002C05D7" w:rsidRPr="00D41209" w:rsidRDefault="002C05D7" w:rsidP="00BC458D">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D41209">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t>Difficulties in the oral production of English</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6412B508" w14:textId="23C41404" w:rsidR="00CD75CF" w:rsidRPr="00BB371F" w:rsidRDefault="00CD75CF" w:rsidP="00CD75CF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB371F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Studies on learning the English language have shown different types of difficulties. These have been related to the abilities that make up the linguistic competence of a second language (L2). One of the abilities that represents more difficulty for students is oral production.</w:t>
+      </w:r>
+      <w:r w:rsidR="00763AED" w:rsidRPr="00BB371F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Here are some arguments in this regard.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D5DFC9D" w14:textId="57A4DA65" w:rsidR="00CD75CF" w:rsidRPr="00BB371F" w:rsidRDefault="00BF6AB5" w:rsidP="00CD75CF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB371F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>In relation to</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD75CF" w:rsidRPr="00BB371F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Navarro </w:t>
+      </w:r>
+      <w:r w:rsidR="00D67251">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>&amp;</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD75CF" w:rsidRPr="00BB371F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zarate (2016), students often have development problems during oral production even at an elementary educational level. Thus, these authors suggest that difficulties in oral </w:t>
+      </w:r>
+      <w:r w:rsidR="00703007" w:rsidRPr="00BB371F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>abilities</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD75CF" w:rsidRPr="00BB371F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are linked to the learning activities that students develop in class.</w:t>
+      </w:r>
+      <w:r w:rsidR="00763AED" w:rsidRPr="00BB371F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB371F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>This argument places a great responsibility on the teaching process, which makes the English teacher an essential guide for this ability to develop.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09B0D3BC" w14:textId="7B0007DA" w:rsidR="008B46F3" w:rsidRPr="00BB371F" w:rsidRDefault="00BF6AB5" w:rsidP="00CD75CF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB371F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>In line with</w:t>
+      </w:r>
+      <w:r w:rsidR="008B46F3" w:rsidRPr="00BB371F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Figueroa </w:t>
+      </w:r>
+      <w:r w:rsidR="00D67251">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&amp; </w:t>
+      </w:r>
+      <w:r w:rsidR="008B46F3" w:rsidRPr="00BB371F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Intriago (2022), </w:t>
+      </w:r>
+      <w:r w:rsidR="008120BD" w:rsidRPr="00BB371F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidR="008B46F3" w:rsidRPr="00BB371F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> students to obtain adequate oral production, they need to develop speaking practice both outside and inside the classroom. Consequently, the activities in the English class must be dynamic to motivate students to continue practicing the L2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB371F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In this way, both Navarro </w:t>
+      </w:r>
+      <w:r w:rsidR="00D67251">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>&amp;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB371F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zarate (2016) and Figueroa </w:t>
+      </w:r>
+      <w:r w:rsidR="00D67251">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>&amp;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB371F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Intriago (2022) emphasize that what happens in the classroom conditions the development of students' oral production. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0281BAB0" w14:textId="5E144074" w:rsidR="00CD75CF" w:rsidRPr="00BB371F" w:rsidRDefault="00CD3760" w:rsidP="00CD75CF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB371F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Otherwise, c</w:t>
+      </w:r>
+      <w:r w:rsidR="008B46F3" w:rsidRPr="00BB371F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>onsidering that o</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE0B0E" w:rsidRPr="00BB371F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ral expression is made up of articulation, voice, and fluency</w:t>
+      </w:r>
+      <w:r w:rsidR="008B46F3" w:rsidRPr="00BB371F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE0B0E" w:rsidRPr="00BB371F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008B46F3" w:rsidRPr="00BB371F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>it</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE0B0E" w:rsidRPr="00BB371F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> implies an interaction between people to achieve a specific use of language</w:t>
+      </w:r>
+      <w:r w:rsidR="008B46F3" w:rsidRPr="00BB371F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as a communicative process</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE0B0E" w:rsidRPr="00BB371F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>. For this reason, it is of vital importance that concrete experiences that promote social interaction take place during teaching (Olivares, 2017).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB371F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hence, these experiences that promote interaction between students should be included in as many activities as possible.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7743863B" w14:textId="2EB0C450" w:rsidR="000A294E" w:rsidRPr="00BB371F" w:rsidRDefault="000A294E" w:rsidP="00CD75CF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB371F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Moreover, it is difficult for English teachers to cover all the needs of the students and cover each of the abilities with the few hours of class per week since oral production is usually left aside to give priority to comprehension</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD61F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB371F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> reading, writing, and even listening (Gonzáles </w:t>
+      </w:r>
+      <w:r w:rsidR="00E942E9" w:rsidRPr="00BB371F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>&amp;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB371F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Caldera, 2018).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60384184" w14:textId="66CC91C2" w:rsidR="00181978" w:rsidRPr="00BB371F" w:rsidRDefault="00181978" w:rsidP="00CD75CF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB371F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In addition, it has been shown that students of English who have difficulties in oral production often have problems with motivation during their language learning. Therefore, the importance of teaching strategies adapted to the types of students </w:t>
+      </w:r>
+      <w:r w:rsidR="008120BD" w:rsidRPr="00BB371F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB371F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> improve the oral production of students is highlighted. Likewise, these strategies must include stress-free </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB371F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Difficulties in the oral production of English</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6412B508" w14:textId="23C41404" w:rsidR="00CD75CF" w:rsidRPr="00BB371F" w:rsidRDefault="00CD75CF" w:rsidP="00CD75CF">
+        <w:t>activities that provide security in learners, with clear and precise instructions through the help of varied didactic material (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BB371F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Sagástegui</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BB371F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Vilca </w:t>
+      </w:r>
+      <w:r w:rsidR="00E942E9" w:rsidRPr="00BB371F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>&amp;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB371F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Gonzáles, 2017). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="583D0445" w14:textId="7D26EFA7" w:rsidR="00181978" w:rsidRPr="00BB371F" w:rsidRDefault="00181978" w:rsidP="00CD75CF">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB371F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Studies on learning the English language have shown different types of difficulties. These have been related to the abilities that make up the linguistic competence of a second language (L2). One of the abilities that represents more difficulty for students is oral production.</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="4D5DFC9D" w14:textId="57A4DA65" w:rsidR="00CD75CF" w:rsidRPr="00BB371F" w:rsidRDefault="00BF6AB5" w:rsidP="00CD75CF">
+        <w:t>This underlines the relevance of emotional aspects during the learning process. Hence, it can be considered that factors of this nature can also influence oral production of students.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4489AF13" w14:textId="352F1D8D" w:rsidR="00F9317E" w:rsidRPr="00BB371F" w:rsidRDefault="00F9317E" w:rsidP="002C05D7">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB371F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>In relation to</w:t>
-[...542 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">One of the main studies on the processes of language acquisition and learning is the one carried out by Stephen Krashen, since in his theory he contemplates five main hypotheses to understand the brain process that occurs in a language learner. Thus, according to Krashen (1982), these are the hypotheses: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03A2DC45" w14:textId="662780BC" w:rsidR="00BC458D" w:rsidRPr="00BB371F" w:rsidRDefault="00BC458D" w:rsidP="00547BAD">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB371F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
@@ -4005,71 +3970,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="48349AE1" w14:textId="07B6166A" w:rsidR="00BC458D" w:rsidRPr="00BB371F" w:rsidRDefault="00BC458D" w:rsidP="00547BAD">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB371F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">The comprehensible input hypothesis, which is </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> learner acquires the language and learns the grammatical rules when he is exposed to a large amount of linguistic content that he can understand plus a certain amount of content of a more advanced level.</w:t>
+        <w:t>The comprehensible input hypothesis, which is based on the fact that learner acquires the language and learns the grammatical rules when he is exposed to a large amount of linguistic content that he can understand plus a certain amount of content of a more advanced level.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CBDA715" w14:textId="02BF91BF" w:rsidR="009F2895" w:rsidRPr="00BB371F" w:rsidRDefault="00BC458D" w:rsidP="00547BAD">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB371F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4111,100 +4056,100 @@
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB371F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">In addition, according to the study by Méndez (2016), the causes that most influence the emotions of language students come from the learning environment: the teacher (teaching, feedback) and classmates (reactions to errors). Thus, students often feel insecure, fearful, anxious, unmotivated and without the desire to participate orally in class. </w:t>
       </w:r>
       <w:r w:rsidR="004A76B5" w:rsidRPr="00BB371F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Similarly, if students are afraid of the opinions of their classmates and the teacher, this could alter the concept they have of themselves regarding their ability to communicate and they could feel inefficient in oral production. </w:t>
+        <w:t xml:space="preserve">Similarly, if students are afraid of the opinions of their classmates and the teacher, this could alter the </w:t>
+      </w:r>
+      <w:r w:rsidR="004A76B5" w:rsidRPr="00BB371F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">concept they have of themselves regarding their ability to communicate and they could feel inefficient in oral production. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F2A6C53" w14:textId="45DF24CB" w:rsidR="00F9698D" w:rsidRPr="00BB371F" w:rsidRDefault="00F9698D" w:rsidP="009F2895">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB371F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Furthermore, Del Castillo (</w:t>
       </w:r>
       <w:r w:rsidR="00D922EE" w:rsidRPr="00BB371F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>2010</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB371F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">) points out that English students of the first levels are usually more motivated to acquire the language, since they are attracted by culture, music, customs, among other aspects. Therefore, when advancing in the study of the language, some students </w:t>
-[...9 lines deleted...]
-        <w:t>become demotivated and even abandon the learning process. In this way, this may suggest that advanced level learners do not have the same motivation that they had when they started learning the language, which may cause them to have less desire to speak and practice the language.</w:t>
+        <w:t>) points out that English students of the first levels are usually more motivated to acquire the language, since they are attracted by culture, music, customs, among other aspects. Therefore, when advancing in the study of the language, some students become demotivated and even abandon the learning process. In this way, this may suggest that advanced level learners do not have the same motivation that they had when they started learning the language, which may cause them to have less desire to speak and practice the language.</w:t>
       </w:r>
       <w:r w:rsidR="00D922EE" w:rsidRPr="00BB371F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53DA1ABE" w14:textId="013CA515" w:rsidR="00D922EE" w:rsidRPr="00BB371F" w:rsidRDefault="00D922EE" w:rsidP="009F2895">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB371F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -4391,168 +4336,157 @@
       <w:r w:rsidR="008C5FC4" w:rsidRPr="00472EA9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>equ</w:t>
       </w:r>
       <w:r w:rsidR="008C5FC4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ivalent</w:t>
       </w:r>
       <w:r w:rsidRPr="00472EA9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> percentage of students of Advanced English in two different groups </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> percentage of students of Advanced English in two different groups in order to </w:t>
       </w:r>
       <w:r w:rsidR="008C5FC4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">have participants with different academic circumstances. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06565740" w14:textId="26DC5275" w:rsidR="00824220" w:rsidRDefault="00E30A47" w:rsidP="00976129">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB371F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">On the other hand, to cover the mixed approach, an instrument whose design allowed collecting quantitative and qualitative data was made. This consisted of a questionnaire that was divided into four sections. The first, second and third sections were structured based on </w:t>
       </w:r>
       <w:r w:rsidR="0007194A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">tag questions </w:t>
       </w:r>
       <w:r w:rsidRPr="00BB371F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">with the aim of obtaining precise quantifiable information, while the fourth section was used to acquire more details about the problem through open questions for the students. In turn, these sections were structured based on main categories and subcategories, which are summarized in Table 1 below: </w:t>
+        <w:t xml:space="preserve">with the aim of obtaining precise quantifiable information, while the fourth </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB371F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">section was used to acquire more details about the problem through open questions for the students. In turn, these sections were structured based on main categories and subcategories, which are summarized in Table 1 below: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D541663" w14:textId="4DEBC388" w:rsidR="00D41209" w:rsidRDefault="00D41209" w:rsidP="00976129">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="68B92413" w14:textId="77777777" w:rsidR="00D41209" w:rsidRPr="00BB371F" w:rsidRDefault="00D41209" w:rsidP="00976129">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5AC130CF" w14:textId="54E4DC20" w:rsidR="00E30A47" w:rsidRPr="00BB371F" w:rsidRDefault="00E30A47" w:rsidP="00317EDF">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB371F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Table 1. </w:t>
       </w:r>
       <w:r w:rsidR="00213375" w:rsidRPr="00213375">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Categorization guide for instrument</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablanormal5"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -4714,78 +4648,76 @@
           <w:p w14:paraId="0A7F0B5D" w14:textId="761DF23E" w:rsidR="00B80B09" w:rsidRPr="00BB371F" w:rsidRDefault="00B80B09" w:rsidP="0035661A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB371F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>First</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="46E3ADA6" w14:textId="54C1DB51" w:rsidR="00B80B09" w:rsidRPr="00BB371F" w:rsidRDefault="00B80B09" w:rsidP="0035661A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB371F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Academic considerations regarding oral production in English</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4722" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2789A25B" w14:textId="22EC394D" w:rsidR="00B80B09" w:rsidRPr="00BB371F" w:rsidRDefault="0035661A" w:rsidP="0035661A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB371F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Coincidence between the real level of the English language with the current level in the career</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B80B09" w:rsidRPr="00BE700B" w14:paraId="79C0C0CC" w14:textId="77777777" w:rsidTr="00D41209">
@@ -4890,69 +4822,67 @@
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="72B14605" w14:textId="77777777" w:rsidR="00B80B09" w:rsidRPr="00BB371F" w:rsidRDefault="00B80B09" w:rsidP="0035661A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="15D82E06" w14:textId="77777777" w:rsidR="00B80B09" w:rsidRPr="00BB371F" w:rsidRDefault="00B80B09" w:rsidP="0035661A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4722" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="216A4791" w14:textId="26FA376A" w:rsidR="00B80B09" w:rsidRPr="00BB371F" w:rsidRDefault="0035661A" w:rsidP="0035661A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB371F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Preference to </w:t>
             </w:r>
             <w:r w:rsidR="0028480A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
@@ -5056,78 +4986,76 @@
           <w:p w14:paraId="5A3CC072" w14:textId="01161C9C" w:rsidR="00B80B09" w:rsidRPr="00BB371F" w:rsidRDefault="00B80B09" w:rsidP="009F317C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB371F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Second</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="67AFAEA7" w14:textId="2C8D0EB4" w:rsidR="00B80B09" w:rsidRPr="00BB371F" w:rsidRDefault="00B80B09" w:rsidP="009F317C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB371F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Circumstances in class regarding the oral use of English</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4722" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="59CC2352" w14:textId="128D8AAA" w:rsidR="00B80B09" w:rsidRPr="00BB371F" w:rsidRDefault="009F317C" w:rsidP="009F317C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB371F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Permanent use of English when speaking in class</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B80B09" w:rsidRPr="00BE700B" w14:paraId="775C4EB6" w14:textId="77777777" w:rsidTr="00D41209">
@@ -5223,69 +5151,67 @@
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2B44944E" w14:textId="77777777" w:rsidR="00B80B09" w:rsidRPr="00BB371F" w:rsidRDefault="00B80B09" w:rsidP="009F317C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="00FA354E" w14:textId="77777777" w:rsidR="00B80B09" w:rsidRPr="00BB371F" w:rsidRDefault="00B80B09" w:rsidP="009F317C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4722" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="19DB90F5" w14:textId="3ED9BEA6" w:rsidR="00B80B09" w:rsidRPr="00BB371F" w:rsidRDefault="0035661A" w:rsidP="009F317C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB371F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Use of test to assess oral ability</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -5400,78 +5326,76 @@
           <w:p w14:paraId="1AE9064E" w14:textId="5418BF5E" w:rsidR="00B80B09" w:rsidRPr="00BB371F" w:rsidRDefault="00B80B09" w:rsidP="009F317C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB371F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Third</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="78A39123" w14:textId="19876BB8" w:rsidR="00B80B09" w:rsidRPr="00BB371F" w:rsidRDefault="00B80B09" w:rsidP="009F317C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB371F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Affective perceptions about oral production in English</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4722" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3603E267" w14:textId="5E4FE1AF" w:rsidR="00B80B09" w:rsidRPr="00BB371F" w:rsidRDefault="009F317C" w:rsidP="009F317C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB371F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Incidence of nervousness when speaking English</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B80B09" w:rsidRPr="00BE700B" w14:paraId="6051DA40" w14:textId="77777777" w:rsidTr="00D41209">
@@ -5561,70 +5485,68 @@
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3F2EADF4" w14:textId="77777777" w:rsidR="00B80B09" w:rsidRPr="00BB371F" w:rsidRDefault="00B80B09" w:rsidP="00976129">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7CD44846" w14:textId="77777777" w:rsidR="00B80B09" w:rsidRPr="00BB371F" w:rsidRDefault="00B80B09" w:rsidP="00976129">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4722" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="76E58F13" w14:textId="6CDBC2B2" w:rsidR="00B80B09" w:rsidRPr="00BB371F" w:rsidRDefault="009F317C" w:rsidP="009F317C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB371F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Incidence of anxiety when speaking English</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B80B09" w:rsidRPr="00BE700B" w14:paraId="3C069815" w14:textId="77777777" w:rsidTr="00D41209">
@@ -5725,78 +5647,76 @@
           <w:p w14:paraId="5582A53C" w14:textId="3D072C21" w:rsidR="00B80B09" w:rsidRPr="00BB371F" w:rsidRDefault="00B80B09" w:rsidP="00FA6FB4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB371F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Fourth</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1009D9B9" w14:textId="6DCA9AB1" w:rsidR="00B80B09" w:rsidRPr="00BB371F" w:rsidRDefault="00B80B09" w:rsidP="00FA6FB4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB371F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Student opinions</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4722" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="64F24966" w14:textId="24F55ADE" w:rsidR="00B80B09" w:rsidRPr="00BB371F" w:rsidRDefault="00FA6FB4" w:rsidP="00FA6FB4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB371F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Factors that mostly affect oral production according to students</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B80B09" w:rsidRPr="00BE700B" w14:paraId="78E9BA10" w14:textId="77777777" w:rsidTr="00D41209">
@@ -5871,100 +5791,91 @@
               </w:rPr>
               <w:t>Proposals to develop oral production according to students</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="12639A36" w14:textId="76E52879" w:rsidR="00457E1C" w:rsidRPr="00D41209" w:rsidRDefault="00457E1C" w:rsidP="00D41209">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D41209">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Note: Own elaboration</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="568EC6DD" w14:textId="072799F1" w:rsidR="001259E2" w:rsidRPr="008C5FC4" w:rsidRDefault="008C5FC4" w:rsidP="00365F27">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C5FC4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Moreover, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">the questionnaire was made by using the categories as said before and questions about personal information were included to obtain control data. </w:t>
       </w:r>
       <w:r w:rsidR="00365F27">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thus, it was possible to apply the instrument with the support of English teachers. It was specifically explained each category to the students with the objective of elucidate any aspect that could create </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">confusions and produce unfunctional answers. Likewise, it was explained that control data obtained would be confidential and only would be used with scientific purposes. </w:t>
+        <w:t xml:space="preserve">Thus, it was possible to apply the instrument with the support of English teachers. It was specifically explained each category to the students with the objective of elucidate any aspect that could create confusions and produce unfunctional answers. Likewise, it was explained that control data obtained would be confidential and only would be used with scientific purposes. </w:t>
       </w:r>
       <w:r w:rsidR="007228E5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">This procedure was implemented with the voluntary participation of students, as well as their </w:t>
       </w:r>
       <w:r w:rsidR="00302B5B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>approval to</w:t>
       </w:r>
       <w:r w:rsidR="007228E5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
@@ -6179,97 +6090,98 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="56D08962" wp14:editId="68873378">
             <wp:extent cx="5499100" cy="3213100"/>
             <wp:effectExtent l="0" t="0" r="6350" b="6350"/>
             <wp:docPr id="1" name="Imagen 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId7">
+                    <a:blip r:embed="rId8">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5499100" cy="3213100"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="39B33225" w14:textId="2C36A442" w:rsidR="00457E1C" w:rsidRPr="00D41209" w:rsidRDefault="00457E1C" w:rsidP="00D41209">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D41209">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Note: Own elaboration</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42A32F71" w14:textId="14AAE85D" w:rsidR="00AC3AF5" w:rsidRPr="00BB371F" w:rsidRDefault="00AC3AF5" w:rsidP="00C915B6">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB371F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">On the other hand, when questioning the students about </w:t>
       </w:r>
       <w:r w:rsidR="00E03B9F">
         <w:rPr>
@@ -6333,68 +6245,67 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4FF471E4" w14:textId="2D197245" w:rsidR="00711143" w:rsidRPr="00213375" w:rsidRDefault="001C2556" w:rsidP="00213375">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00213375">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5559A157" wp14:editId="21B5D203">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-3810</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>47034450</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="5486400" cy="2495550"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="9" name="Gráfico 9"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
-                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId8"/>
+                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId9"/>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00AC3AF5" w:rsidRPr="00213375">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Figure 2. </w:t>
       </w:r>
       <w:r w:rsidR="00711143" w:rsidRPr="00213375">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -6416,51 +6327,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="385FB1FE" wp14:editId="1704F96D">
             <wp:extent cx="5499100" cy="3213100"/>
             <wp:effectExtent l="0" t="0" r="6350" b="6350"/>
             <wp:docPr id="29" name="Imagen 29"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 17"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9">
+                    <a:blip r:embed="rId10">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5499100" cy="3213100"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
@@ -6586,69 +6497,70 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>to be evaluated</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E11F34D" w14:textId="2FA5E397" w:rsidR="00291032" w:rsidRPr="00BB371F" w:rsidRDefault="00FC4C13" w:rsidP="00C915B6">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3BAC9227" wp14:editId="0E212180">
             <wp:extent cx="5499100" cy="3000375"/>
             <wp:effectExtent l="0" t="0" r="6350" b="9525"/>
             <wp:docPr id="4" name="Imagen 4"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 5"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10">
+                    <a:blip r:embed="rId11">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5499100" cy="3000375"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
@@ -6751,51 +6663,50 @@
         <w:t xml:space="preserve"> shown in Figure 4. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74AD50E0" w14:textId="3F2F41E5" w:rsidR="00291032" w:rsidRPr="00213375" w:rsidRDefault="009E2388" w:rsidP="00213375">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00213375">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Figure 4. </w:t>
       </w:r>
       <w:r w:rsidR="00291032" w:rsidRPr="00213375">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Perception about the functionality of the real level of English to obtain an IELTS certification</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01C8921C" w14:textId="37D99A57" w:rsidR="00C573AD" w:rsidRPr="00BB371F" w:rsidRDefault="00BA789A" w:rsidP="00C915B6">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -6804,51 +6715,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="54B934C9" wp14:editId="57498E0A">
             <wp:extent cx="5499100" cy="2781300"/>
             <wp:effectExtent l="0" t="0" r="6350" b="0"/>
             <wp:docPr id="5" name="Imagen 5"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 6"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11">
+                    <a:blip r:embed="rId12">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5499100" cy="2781300"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
@@ -6946,51 +6857,61 @@
       <w:r w:rsidRPr="00BB371F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>In this category, it was sought to know the circumstances of the students regarding the oral use of the English language during their classes in the career.</w:t>
       </w:r>
       <w:r w:rsidR="00133755" w:rsidRPr="00BB371F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BB371F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>In the first place, they were asked if they made permanent use of the English language when speaking in class</w:t>
+        <w:t xml:space="preserve">In the first place, they were </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB371F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>asked if they made permanent use of the English language when speaking in class</w:t>
       </w:r>
       <w:r w:rsidR="001702D1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00BB371F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">This information can be seen in Figure 5 below. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BA0AFFA" w14:textId="13A3F11D" w:rsidR="003E3C0D" w:rsidRDefault="00AF6346" w:rsidP="00213375">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
@@ -7055,51 +6976,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="75BCA030" wp14:editId="566D072B">
             <wp:extent cx="5499100" cy="3213100"/>
             <wp:effectExtent l="0" t="0" r="6350" b="6350"/>
             <wp:docPr id="7" name="Imagen 7"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 8"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12">
+                    <a:blip r:embed="rId13">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5499100" cy="3213100"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
@@ -7108,51 +7029,50 @@
     </w:p>
     <w:p w14:paraId="1DAC72A2" w14:textId="3BA9078C" w:rsidR="00457E1C" w:rsidRPr="00213375" w:rsidRDefault="00457E1C" w:rsidP="00213375">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00213375">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Note: Own elaboration.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45D9E95B" w14:textId="06DE6A9B" w:rsidR="00F67C89" w:rsidRPr="00BB371F" w:rsidRDefault="00F67C89" w:rsidP="00C915B6">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB371F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>In addition to the above, the participants were asked if they were constantly motivated to speak English in class</w:t>
       </w:r>
       <w:r w:rsidR="0028480A">
         <w:rPr>
@@ -7274,51 +7194,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="43DACEDA" wp14:editId="7FFBB6DA">
             <wp:extent cx="5499100" cy="2990850"/>
             <wp:effectExtent l="0" t="0" r="6350" b="0"/>
             <wp:docPr id="8" name="Imagen 8"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 9"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13">
+                    <a:blip r:embed="rId14">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5499100" cy="2990850"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
@@ -7348,50 +7268,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Note: Own elaboration.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DAB0414" w14:textId="7BB67EC6" w:rsidR="0024615D" w:rsidRPr="00BB371F" w:rsidRDefault="0024615D" w:rsidP="00C915B6">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB371F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>On the other hand, it was sought to know if the students took exams to be evaluated in English speaking skills</w:t>
       </w:r>
       <w:r w:rsidR="00362D37">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00BB371F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">This is depicted in Figure 7. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17254B39" w14:textId="2E85B709" w:rsidR="003E3C0D" w:rsidRPr="00213375" w:rsidRDefault="00BC1149" w:rsidP="00213375">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
@@ -7455,51 +7376,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="35149FE3" wp14:editId="0D6AD447">
             <wp:extent cx="5499100" cy="2971800"/>
             <wp:effectExtent l="0" t="0" r="6350" b="0"/>
             <wp:docPr id="10" name="Imagen 10"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 10"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14">
+                    <a:blip r:embed="rId15">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5499100" cy="2971800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
@@ -7539,51 +7460,50 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="419EB13E" w14:textId="481F1129" w:rsidR="0024615D" w:rsidRPr="00BB371F" w:rsidRDefault="003D4805" w:rsidP="00C915B6">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB371F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Finally, within this category, students were asked if various activities were carried out in their classes to develop oral </w:t>
       </w:r>
       <w:r w:rsidR="00107292">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ability</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB371F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, such as the use of audiovisual resources, language games or conversations, and the answers were not very distant from each other, </w:t>
       </w:r>
       <w:r w:rsidR="00563B47" w:rsidRPr="00BB371F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -7698,51 +7618,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="12DDF6A3" wp14:editId="0B1A06D3">
             <wp:extent cx="5499100" cy="3076575"/>
             <wp:effectExtent l="0" t="0" r="6350" b="9525"/>
             <wp:docPr id="12" name="Imagen 12"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 12"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15">
+                    <a:blip r:embed="rId16">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5499100" cy="3076575"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
@@ -7751,50 +7671,51 @@
     </w:p>
     <w:p w14:paraId="371D1722" w14:textId="5CBD93D4" w:rsidR="007254C1" w:rsidRPr="00213375" w:rsidRDefault="00457E1C" w:rsidP="00213375">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00213375">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Note: Own elaboration.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57865867" w14:textId="3FF3F8B4" w:rsidR="00183F38" w:rsidRPr="00D41209" w:rsidRDefault="00C573AD" w:rsidP="00C915B6">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D41209">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -7924,70 +7845,69 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Incidence of nervousness when speaking English</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C9B5E36" w14:textId="35A6E9AA" w:rsidR="007254C1" w:rsidRPr="00BB371F" w:rsidRDefault="00F361EC" w:rsidP="00C915B6">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="58F8B8A1" wp14:editId="254E25D9">
             <wp:extent cx="5499100" cy="2895600"/>
             <wp:effectExtent l="0" t="0" r="6350" b="0"/>
             <wp:docPr id="13" name="Imagen 13"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 13"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16">
+                    <a:blip r:embed="rId17">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5499100" cy="2895600"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
@@ -8114,51 +8034,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="065258A0" wp14:editId="6872D6FE">
             <wp:extent cx="5499100" cy="2981325"/>
             <wp:effectExtent l="0" t="0" r="6350" b="9525"/>
             <wp:docPr id="14" name="Imagen 14"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 14"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17">
+                    <a:blip r:embed="rId18">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5499100" cy="2981325"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
@@ -8167,50 +8087,51 @@
     </w:p>
     <w:p w14:paraId="78220F23" w14:textId="61BA0D00" w:rsidR="00457E1C" w:rsidRPr="00213375" w:rsidRDefault="00457E1C" w:rsidP="00213375">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00213375">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Note: Own elaboration.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E764F8F" w14:textId="6EEF06BB" w:rsidR="002C10E8" w:rsidRDefault="002C10E8" w:rsidP="00C915B6">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB371F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>In addition, students were asked if anxiety is an affective factor that affects their oral production in English</w:t>
       </w:r>
       <w:r w:rsidR="00511452">
         <w:rPr>
@@ -8297,328 +8218,328 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2EBE6F7C" w14:textId="19644C64" w:rsidR="00D07759" w:rsidRPr="00213375" w:rsidRDefault="00146458" w:rsidP="00213375">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00213375">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Figure 11. </w:t>
       </w:r>
       <w:r w:rsidR="00D07759" w:rsidRPr="00213375">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Incidence of anxiety when speaking English</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="380425E4" w14:textId="2B738366" w:rsidR="00146458" w:rsidRPr="00BB371F" w:rsidRDefault="00511452" w:rsidP="00C915B6">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="61A108A9" wp14:editId="52553F8A">
             <wp:extent cx="5499100" cy="3213100"/>
             <wp:effectExtent l="0" t="0" r="6350" b="6350"/>
             <wp:docPr id="27" name="Imagen 27"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 15"/>
-                    <pic:cNvPicPr>
-[...194 lines deleted...]
-                    <pic:cNvPr id="0" name="Picture 16"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId19">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5499100" cy="3213100"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
+    <w:p w14:paraId="21C9479F" w14:textId="0FB0C5EA" w:rsidR="00457E1C" w:rsidRPr="00213375" w:rsidRDefault="00457E1C" w:rsidP="00213375">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00213375">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Note: Own elaboration.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25CFB42C" w14:textId="399199E2" w:rsidR="00E94EDB" w:rsidRPr="00BB371F" w:rsidRDefault="00852593" w:rsidP="00C915B6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In addition to the above, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E94EDB" w:rsidRPr="00BB371F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the participants </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">were asked </w:t>
+      </w:r>
+      <w:r w:rsidR="00E94EDB" w:rsidRPr="00BB371F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>if they feel that their oral ability is inefficient to communicate when they speak English</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00563B47" w:rsidRPr="00BB371F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This can be observed in Figure 12. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77451042" w14:textId="40468D0D" w:rsidR="00D07759" w:rsidRPr="00213375" w:rsidRDefault="00095170" w:rsidP="00213375">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00213375">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Figure 12. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D07759" w:rsidRPr="00213375">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Affectation for feeling inefficient when speaking English</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D68C6E2" w14:textId="15E35CEA" w:rsidR="00095170" w:rsidRPr="00BB371F" w:rsidRDefault="00852593" w:rsidP="00C915B6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6ECEA8E4" wp14:editId="2C0D50D9">
+            <wp:extent cx="5499100" cy="3213100"/>
+            <wp:effectExtent l="0" t="0" r="6350" b="6350"/>
+            <wp:docPr id="28" name="Imagen 28"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 16"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId20">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5499100" cy="3213100"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="462E0B72" w14:textId="6CE5891C" w:rsidR="00095170" w:rsidRPr="00213375" w:rsidRDefault="00457E1C" w:rsidP="00213375">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00213375">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Note: Own elaboration.</w:t>
@@ -8652,51 +8573,50 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="336D8723" w14:textId="514C93E4" w:rsidR="00AD044E" w:rsidRPr="00D41209" w:rsidRDefault="00C573AD" w:rsidP="00C915B6">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D41209">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Fourth</w:t>
       </w:r>
       <w:r w:rsidR="00AD044E" w:rsidRPr="00D41209">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> section</w:t>
       </w:r>
       <w:r w:rsidRPr="00D41209">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>: Student opinions</w:t>
       </w:r>
     </w:p>
@@ -8861,50 +8781,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> This aspect may be related to the quantitative results in which it was possible to identify that the participants do not feel comfortable being evaluated with oral exams. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B5B19D3" w14:textId="62901F84" w:rsidR="00095170" w:rsidRPr="00BB371F" w:rsidRDefault="00095170" w:rsidP="00C915B6">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB371F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Lack of practice to speak the language</w:t>
       </w:r>
       <w:r w:rsidR="00563B47" w:rsidRPr="00BB371F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="007278AE" w:rsidRPr="00BB371F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001904CB" w:rsidRPr="00BB371F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -9110,61 +9031,51 @@
       <w:r w:rsidRPr="00BB371F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>More preparation for oral exams and certifications</w:t>
       </w:r>
       <w:r w:rsidR="00563B47" w:rsidRPr="00BB371F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="005E0ACC" w:rsidRPr="00BB371F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> regarding this point, the students mentioned that they do not always receive sufficient preparation to present oral exams, </w:t>
-[...9 lines deleted...]
-        <w:t>including those that must be taken in certifications</w:t>
+        <w:t xml:space="preserve"> regarding this point, the students mentioned that they do not always receive sufficient preparation to present oral exams, including those that must be taken in certifications</w:t>
       </w:r>
       <w:r w:rsidR="0028480A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
       <w:r w:rsidR="005E0ACC" w:rsidRPr="00BB371F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">therefore, they do not feel confident when being evaluated in this way. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58690A59" w14:textId="5C020C91" w:rsidR="006F3525" w:rsidRPr="00BB371F" w:rsidRDefault="00095170" w:rsidP="00C915B6">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -9297,251 +9208,211 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>In the first place, it was necessary to analyze the situation of the participants regarding oral ability in English, since it had to be verified that there were difficulties in the abilities of the selected language learners.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="312DABB1" w14:textId="4F14E043" w:rsidR="000805A5" w:rsidRPr="00BB371F" w:rsidRDefault="00A22391" w:rsidP="000805A5">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB371F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">This allows the results to be analyzed with respect to the factors investigated, </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> the perspective of the students about their own circumstances with oral ability. </w:t>
+        <w:t xml:space="preserve">This allows the results to be analyzed with respect to the factors investigated, taking into account the perspective of the students about their own circumstances with oral ability. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06D7DC07" w14:textId="2818F299" w:rsidR="005B6AA9" w:rsidRPr="00BB371F" w:rsidRDefault="0031259D" w:rsidP="000805A5">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB371F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Thus</w:t>
       </w:r>
       <w:r w:rsidR="00F4774A" w:rsidRPr="00BB371F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">, when analyzing the factors related to the use and practice of oral production, it was possible to determine that the participants do not usually use the English language all the time they are in English classes, nor do they feel motivated to do so. In addition, almost half of the students do not carry out various activities that allow the oral practice of English, </w:t>
+        <w:t xml:space="preserve">, when analyzing the factors related to the use and practice of oral production, it was possible to determine that the participants do not usually use the English language all the </w:t>
+      </w:r>
+      <w:r w:rsidR="00F4774A" w:rsidRPr="00BB371F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">time they are in English classes, nor do they feel motivated to do so. In addition, almost half of the students do not carry out various activities that allow the oral practice of English, </w:t>
       </w:r>
       <w:r w:rsidR="00457E1C" w:rsidRPr="00BB371F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>even though</w:t>
       </w:r>
       <w:r w:rsidR="00F4774A" w:rsidRPr="00BB371F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> all of them mentioned that they are examined with oral tests to evaluate this ability. These results show that the students do not carry out a permanent practice that allows them to improve their skills or become familiar with the oral use of the language in various circumstances. </w:t>
       </w:r>
       <w:r w:rsidRPr="00BB371F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">This information was also verified in the qualitative section, since the students pointed out that the lack of varied activities is one of the main problems, since they do not have enough oral practice. </w:t>
       </w:r>
       <w:r w:rsidR="00111F5D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">In this sense, it must consider what was said by </w:t>
       </w:r>
       <w:r w:rsidR="00111F5D" w:rsidRPr="00111F5D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Figueroa &amp; </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Figueroa &amp; Intriago (2022)</w:t>
+      </w:r>
+      <w:r w:rsidR="00111F5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, who </w:t>
+      </w:r>
       <w:r w:rsidR="00111F5D" w:rsidRPr="00111F5D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Intriago</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>suggest</w:t>
+      </w:r>
+      <w:r w:rsidR="00111F5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ed</w:t>
+      </w:r>
       <w:r w:rsidR="00111F5D" w:rsidRPr="00111F5D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (2022)</w:t>
+        <w:t xml:space="preserve"> that classes must be dynamic to motivate students</w:t>
       </w:r>
       <w:r w:rsidR="00111F5D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">, who </w:t>
-[...34 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> to practice English orally. Hence if students say that they are not motivated, it is evident that they do not want to speak the language in class. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39133106" w14:textId="012A810A" w:rsidR="00F4774A" w:rsidRPr="00BB371F" w:rsidRDefault="00F4774A" w:rsidP="000805A5">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB371F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>However, teachers do evaluate them, which makes them feel scared and unprepared regarding oral production. Of course, this affects during oral exams, possible certifications and even influences the perception they have about speaking.</w:t>
       </w:r>
       <w:r w:rsidR="00547458" w:rsidRPr="00BB371F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Consequently, as Navarro and Zarate (2016) mentioned, it can be highlighted that the difficulties are related to the activities in the English class. If these activities are not varied, do not motivate students to practice the </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">language, and do not offer sufficient or diverse vocabulary, students may not feel prepared for oral production. </w:t>
+        <w:t xml:space="preserve"> Consequently, as Navarro and Zarate (2016) mentioned, it can be highlighted that the difficulties are related to the activities in the English class. If these activities are not varied, do not motivate students to practice the language, and do not offer sufficient or diverse vocabulary, students may not feel prepared for oral production. </w:t>
       </w:r>
       <w:r w:rsidR="005B6AA9" w:rsidRPr="00BB371F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>In this regard, the participants suggest that the use of audiovisual resources can offer a variety of vocabulary to acquire the English language through natural exposure.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BE2909E" w14:textId="77EB85B1" w:rsidR="009767B5" w:rsidRPr="00BB371F" w:rsidRDefault="009767B5" w:rsidP="000805A5">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB371F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -9750,51 +9621,50 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>In this way, it was possible to determine that most students do not feel satisfied with their level of English in oral ability, since they consider it to be the most difficult and do not feel sufficiently prepared to take oral tests or to achieve certifications in English that require oral evaluation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4324D481" w14:textId="717514E5" w:rsidR="00B56670" w:rsidRPr="00BB371F" w:rsidRDefault="00B56670" w:rsidP="00B56670">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB371F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>On the other hand,</w:t>
       </w:r>
       <w:r w:rsidR="0079021A" w:rsidRPr="0079021A">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0079021A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidR="0079021A" w:rsidRPr="0079021A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">egarding the teaching strategies, it is proven that they are necessary for the student to develop oral skills. However, students show that depending on the strategy used could affect positively or negative in their </w:t>
@@ -9922,50 +9792,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ce the negative emotions that interfere with learning and especially with practice.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F8AA19A" w14:textId="719838F1" w:rsidR="005F09E3" w:rsidRPr="00BB371F" w:rsidRDefault="005F09E3" w:rsidP="005F09E3">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB371F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Therefore, one of the lines of research that should be taken up in future studies is the link between certain activities and the emotional behavior of the learners' brains. For example, given that many learners suggest the use of audiovisual resources such as movies, series, songs, among others, it can be determined that these resources cause a positive emotional and cognitive impact on students.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7466592C" w14:textId="4B2911F9" w:rsidR="005F09E3" w:rsidRPr="00BB371F" w:rsidRDefault="005F09E3" w:rsidP="005F09E3">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB371F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>One way to obtain more data in this regard would be the experimental study with language students in which various activities are implemented in which traditional resources such as conversations between classmates and more innovative resources such as role-playing games using some audiovisual products are used. Subsequently, through the application of self-reports, the affective aspects that affect both types of teaching strategies could be analyzed.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5387C6F9" w14:textId="7840FDD6" w:rsidR="00C11EEC" w:rsidRPr="00BB371F" w:rsidRDefault="005F09E3" w:rsidP="008120BD">
@@ -9998,61 +9869,51 @@
       <w:r w:rsidR="00CD6BA2" w:rsidRPr="00CD6BA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Regarding the teaching strategies, it is</w:t>
       </w:r>
       <w:r w:rsidR="00532F6B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> proven</w:t>
       </w:r>
       <w:r w:rsidR="00CD6BA2" w:rsidRPr="00CD6BA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> that they are necessary for the student </w:t>
-[...9 lines deleted...]
-        <w:t>to develop oral skills</w:t>
+        <w:t xml:space="preserve"> that they are necessary for the student to develop oral skills</w:t>
       </w:r>
       <w:r w:rsidR="00C7079B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00CD6BA2" w:rsidRPr="00CD6BA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C7079B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
@@ -10382,51 +10243,61 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB371F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D41209">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>https://www.researchgate.net/publication/331596028_Desarrollo_de_la_produccion_oral_en_el_idioma_ingles_mediante_la_implementacion_de_estrategias_cooperativas_en_el_nivel_superior</w:t>
+        <w:t>https://www.researchgate.net/publication/331596028_Desarrollo_de_la_produccion</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D41209">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>_oral_en_el_idioma_ingles_mediante_la_implementacion_de_estrategias_cooperativas_en_el_nivel_superior</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB371F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E022985" w14:textId="701E09C7" w:rsidR="00D922EE" w:rsidRPr="00D41209" w:rsidRDefault="00D922EE" w:rsidP="00D922EE">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB371F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -10532,98 +10403,74 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BB371F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BB371F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> Foreign </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BB371F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>Foreign</w:t>
+        <w:t>Languages</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BB371F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...22 lines deleted...]
-        </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB371F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> (5), 27-46. </w:t>
       </w:r>
       <w:r w:rsidRPr="00D41209">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>https://doi.org/10.17345/rile5.1002</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB371F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -10638,90 +10485,69 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05B966A3" w14:textId="59D7E9A5" w:rsidR="0002490A" w:rsidRPr="00BB371F" w:rsidRDefault="0002490A" w:rsidP="0002490A">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB371F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">Navarro dos Santos, H. D. C., &amp; Zarate Rodríguez, W. E. (2016). Dificultades que presentan los estudiantes en la producción oral del inglés en el grado quinto de primaria del </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00BB371F">
+        <w:t>Navarro dos Santos, H. D. C., &amp; Zarate Rodríguez, W. E. (2016). Dificultades que presentan los estudiantes en la producción oral del inglés en el grado quinto de primaria del Liceo Max Planck. (</w:t>
+      </w:r>
+      <w:r w:rsidR="002D2FA3" w:rsidRPr="00BB371F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>Liceo Max Planck. (</w:t>
+        <w:t xml:space="preserve">Degree </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="002D2FA3" w:rsidRPr="00BB371F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>Degree</w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t>thesis</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BB371F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00110271" w:rsidRPr="00BB371F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BB371F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -10739,69 +10565,58 @@
         </w:rPr>
         <w:t>https://ciencia.lasalle.edu.co/lic_lenguas/169</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB371F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10E4DE01" w14:textId="5367CB40" w:rsidR="0002490A" w:rsidRPr="00BB371F" w:rsidRDefault="0002490A" w:rsidP="0002490A">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BB371F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>Olivarez</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> Oropeza, G. (2017)</w:t>
+        <w:t>Olivarez Oropeza, G. (2017)</w:t>
       </w:r>
       <w:r w:rsidR="004C7A69" w:rsidRPr="00BB371F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB371F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> El uso de estrategias para desarrollar la expresión oral en inglés en estudiantes de segundo semestre de bachillerato del CECyTE Tecamachalco (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BB371F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -11212,1484 +11027,1190 @@
       <w:tblPr>
         <w:tblW w:w="8505" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3045"/>
         <w:gridCol w:w="5460"/>
       </w:tblGrid>
       <w:tr w:rsidR="00BE700B" w:rsidRPr="00BE700B" w14:paraId="7DE3D0E3" w14:textId="77777777" w:rsidTr="00BE700B">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3045" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="607DF974" w14:textId="77777777" w:rsidR="00BE700B" w:rsidRPr="00BE700B" w:rsidRDefault="00BE700B" w:rsidP="009640A6">
             <w:pPr>
               <w:pStyle w:val="Ttulo3"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE700B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Rol de Contribución</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5460" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5BD7B912" w14:textId="41427355" w:rsidR="00BE700B" w:rsidRPr="00BE700B" w:rsidRDefault="00BE700B" w:rsidP="009640A6">
             <w:pPr>
               <w:pStyle w:val="Ttulo3"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="_btsjgdfgjwkr" w:colFirst="0" w:colLast="0"/>
             <w:bookmarkEnd w:id="4"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>Autor (es)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BE700B" w:rsidRPr="00BE700B" w14:paraId="545E8456" w14:textId="77777777" w:rsidTr="00BE700B">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3045" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="27D17D24" w14:textId="77777777" w:rsidR="00BE700B" w:rsidRPr="00BE700B" w:rsidRDefault="00BE700B" w:rsidP="00BE700B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE700B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Conceptualización</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5460" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2ABA9E7A" w14:textId="77777777" w:rsidR="00BE700B" w:rsidRPr="00BE700B" w:rsidRDefault="00BE700B" w:rsidP="00BE700B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE700B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pedro Antonio Morales </w:t>
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> (Principal) Eleazar Morales Vázquez (apoya)</w:t>
+              <w:t>Pedro Antonio Morales Uriostegui (Principal) Eleazar Morales Vázquez (apoya)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BE700B" w:rsidRPr="00BE700B" w14:paraId="53FCF20F" w14:textId="77777777" w:rsidTr="00BE700B">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3045" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4907C529" w14:textId="77777777" w:rsidR="00BE700B" w:rsidRPr="00BE700B" w:rsidRDefault="00BE700B" w:rsidP="00BE700B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE700B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Metodología</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5460" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4A23A1A4" w14:textId="77777777" w:rsidR="00BE700B" w:rsidRPr="00BE700B" w:rsidRDefault="00BE700B" w:rsidP="00BE700B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE700B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pedro Antonio Morales </w:t>
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> (Principal) Eleazar Morales Vázquez (apoya)</w:t>
+              <w:t>Pedro Antonio Morales Uriostegui (Principal) Eleazar Morales Vázquez (apoya)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BE700B" w:rsidRPr="00BE700B" w14:paraId="1BDA5C60" w14:textId="77777777" w:rsidTr="00BE700B">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3045" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="29DF0F5A" w14:textId="77777777" w:rsidR="00BE700B" w:rsidRPr="00BE700B" w:rsidRDefault="00BE700B" w:rsidP="00BE700B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE700B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Software</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5460" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6D5CCABB" w14:textId="77777777" w:rsidR="00BE700B" w:rsidRPr="00BE700B" w:rsidRDefault="00BE700B" w:rsidP="00BE700B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE700B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BE700B" w:rsidRPr="00BE700B" w14:paraId="5265403B" w14:textId="77777777" w:rsidTr="00BE700B">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3045" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="23168CD8" w14:textId="77777777" w:rsidR="00BE700B" w:rsidRPr="00BE700B" w:rsidRDefault="00BE700B" w:rsidP="00BE700B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE700B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Validación</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5460" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3325F643" w14:textId="77777777" w:rsidR="00BE700B" w:rsidRPr="00BE700B" w:rsidRDefault="00BE700B" w:rsidP="00BE700B">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE700B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pedro Antonio Morales </w:t>
-[...21 lines deleted...]
-              <w:t>, Eleazar Morales Vázquez (igual)</w:t>
+              <w:t>Pedro Antonio Morales Uriostegu, Eleazar Morales Vázquez (igual)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BE700B" w:rsidRPr="00BE700B" w14:paraId="6C055139" w14:textId="77777777" w:rsidTr="00BE700B">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3045" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="115DF3C0" w14:textId="77777777" w:rsidR="00BE700B" w:rsidRPr="00BE700B" w:rsidRDefault="00BE700B" w:rsidP="00BE700B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE700B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Análisis Formal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5460" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5C5CB7D5" w14:textId="77777777" w:rsidR="00BE700B" w:rsidRPr="00BE700B" w:rsidRDefault="00BE700B" w:rsidP="00BE700B">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE700B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pedro Antonio Morales </w:t>
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> (Principal) Eleazar Morales Vázquez (apoya)</w:t>
+              <w:t>Pedro Antonio Morales Uriostegui (Principal) Eleazar Morales Vázquez (apoya)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BE700B" w:rsidRPr="00BE700B" w14:paraId="07493A99" w14:textId="77777777" w:rsidTr="00BE700B">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3045" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2309F8A9" w14:textId="77777777" w:rsidR="00BE700B" w:rsidRPr="00BE700B" w:rsidRDefault="00BE700B" w:rsidP="00BE700B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE700B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Investigación</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5460" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="50953619" w14:textId="77777777" w:rsidR="00BE700B" w:rsidRPr="00BE700B" w:rsidRDefault="00BE700B" w:rsidP="00BE700B">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE700B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pedro Antonio Morales </w:t>
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> (Principal) Eleazar Morales Vázquez (apoya)</w:t>
+              <w:t>Pedro Antonio Morales Uriostegui (Principal) Eleazar Morales Vázquez (apoya)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BE700B" w:rsidRPr="00BE700B" w14:paraId="23A30826" w14:textId="77777777" w:rsidTr="00BE700B">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3045" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1F59A712" w14:textId="77777777" w:rsidR="00BE700B" w:rsidRPr="00BE700B" w:rsidRDefault="00BE700B" w:rsidP="00BE700B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE700B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Recursos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5460" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4D6B2CD0" w14:textId="77777777" w:rsidR="00BE700B" w:rsidRPr="00BE700B" w:rsidRDefault="00BE700B" w:rsidP="00BE700B">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE700B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pedro Antonio Morales </w:t>
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> (Principal) Eleazar Morales Vázquez (apoya)</w:t>
+              <w:t>Pedro Antonio Morales Uriostegui (Principal) Eleazar Morales Vázquez (apoya)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BE700B" w:rsidRPr="00BE700B" w14:paraId="062DECDD" w14:textId="77777777" w:rsidTr="00BE700B">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3045" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="407C5273" w14:textId="77777777" w:rsidR="00BE700B" w:rsidRPr="00BE700B" w:rsidRDefault="00BE700B" w:rsidP="00BE700B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE700B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Curación de datos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5460" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7C73EBE7" w14:textId="77777777" w:rsidR="00BE700B" w:rsidRPr="00BE700B" w:rsidRDefault="00BE700B" w:rsidP="00BE700B">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE700B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pedro Antonio Morales </w:t>
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> (Principal) Eleazar Morales Vázquez (apoya)</w:t>
+              <w:t>Pedro Antonio Morales Uriostegui (Principal) Eleazar Morales Vázquez (apoya)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BE700B" w:rsidRPr="00BE700B" w14:paraId="083D3CFE" w14:textId="77777777" w:rsidTr="00BE700B">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3045" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2AE49C26" w14:textId="77777777" w:rsidR="00BE700B" w:rsidRPr="00BE700B" w:rsidRDefault="00BE700B" w:rsidP="00BE700B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE700B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Escritura - Preparación del borrador original</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5460" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1F472AAF" w14:textId="77777777" w:rsidR="00BE700B" w:rsidRPr="00BE700B" w:rsidRDefault="00BE700B" w:rsidP="00BE700B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE700B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pedro Antonio Morales </w:t>
-[...21 lines deleted...]
-              <w:t>, Eleazar Morales Vázquez (igual)</w:t>
+              <w:t>Pedro Antonio Morales Uriostegu, Eleazar Morales Vázquez (igual)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BE700B" w:rsidRPr="00BE700B" w14:paraId="154A9492" w14:textId="77777777" w:rsidTr="00BE700B">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3045" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="30597F57" w14:textId="77777777" w:rsidR="00BE700B" w:rsidRPr="00BE700B" w:rsidRDefault="00BE700B" w:rsidP="00BE700B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE700B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Escritura - Revisión y edición</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5460" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="747706BE" w14:textId="77777777" w:rsidR="00BE700B" w:rsidRPr="00BE700B" w:rsidRDefault="00BE700B" w:rsidP="00BE700B">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE700B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pedro Antonio Morales </w:t>
-[...21 lines deleted...]
-              <w:t>, Eleazar Morales Vázquez (igual)</w:t>
+              <w:t>Pedro Antonio Morales Uriostegu, Eleazar Morales Vázquez (igual)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BE700B" w:rsidRPr="00BE700B" w14:paraId="4768A106" w14:textId="77777777" w:rsidTr="00BE700B">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3045" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="69326E18" w14:textId="77777777" w:rsidR="00BE700B" w:rsidRPr="00BE700B" w:rsidRDefault="00BE700B" w:rsidP="00BE700B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE700B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Visualización</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5460" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4EB66C61" w14:textId="77777777" w:rsidR="00BE700B" w:rsidRPr="00BE700B" w:rsidRDefault="00BE700B" w:rsidP="00BE700B">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE700B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pedro Antonio Morales </w:t>
-[...21 lines deleted...]
-              <w:t>, Eleazar Morales Vázquez (igual)</w:t>
+              <w:t>Pedro Antonio Morales Uriostegu, Eleazar Morales Vázquez (igual)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BE700B" w:rsidRPr="00BE700B" w14:paraId="5ABC1C43" w14:textId="77777777" w:rsidTr="00BE700B">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3045" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="13F65094" w14:textId="77777777" w:rsidR="00BE700B" w:rsidRPr="00BE700B" w:rsidRDefault="00BE700B" w:rsidP="00BE700B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE700B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Supervisión</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5460" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6B7DF8BB" w14:textId="77777777" w:rsidR="00BE700B" w:rsidRPr="00BE700B" w:rsidRDefault="00BE700B" w:rsidP="00BE700B">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE700B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pedro Antonio Morales </w:t>
-[...21 lines deleted...]
-              <w:t>, Eleazar Morales Vázquez (igual)</w:t>
+              <w:t>Pedro Antonio Morales Uriostegu, Eleazar Morales Vázquez (igual)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BE700B" w:rsidRPr="00BE700B" w14:paraId="18572926" w14:textId="77777777" w:rsidTr="00BE700B">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3045" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7D9519C4" w14:textId="77777777" w:rsidR="00BE700B" w:rsidRPr="00BE700B" w:rsidRDefault="00BE700B" w:rsidP="00BE700B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE700B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Administración de Proyectos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5460" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5C0A75D4" w14:textId="77777777" w:rsidR="00BE700B" w:rsidRPr="00BE700B" w:rsidRDefault="00BE700B" w:rsidP="00BE700B">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE700B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pedro Antonio Morales </w:t>
-[...21 lines deleted...]
-              <w:t>, Eleazar Morales Vázquez (igual)</w:t>
+              <w:t>Pedro Antonio Morales Uriostegu, Eleazar Morales Vázquez (igual)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BE700B" w:rsidRPr="00BE700B" w14:paraId="7F3BCC04" w14:textId="77777777" w:rsidTr="00BE700B">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3045" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="62D25631" w14:textId="77777777" w:rsidR="00BE700B" w:rsidRPr="00BE700B" w:rsidRDefault="00BE700B" w:rsidP="00BE700B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE700B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Adquisición de fondos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5460" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3A418944" w14:textId="77777777" w:rsidR="00BE700B" w:rsidRPr="00BE700B" w:rsidRDefault="00BE700B" w:rsidP="00BE700B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE700B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">No aplica </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="13C5F1D6" w14:textId="77777777" w:rsidR="00CA5CFC" w:rsidRPr="0002490A" w:rsidRDefault="00CA5CFC" w:rsidP="00C915B6">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00CA5CFC" w:rsidRPr="0002490A" w:rsidSect="00D41209">
-      <w:headerReference w:type="default" r:id="rId20"/>
-      <w:footerReference w:type="default" r:id="rId21"/>
+      <w:headerReference w:type="default" r:id="rId21"/>
+      <w:footerReference w:type="default" r:id="rId22"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1134" w:right="1701" w:bottom="709" w:left="1701" w:header="142" w:footer="258" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="16E69D00" w14:textId="77777777" w:rsidR="00EE3AD3" w:rsidRDefault="00EE3AD3" w:rsidP="009767B5">
+    <w:p w14:paraId="047A8E37" w14:textId="77777777" w:rsidR="00747849" w:rsidRDefault="00747849" w:rsidP="009767B5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="33BDE9AC" w14:textId="77777777" w:rsidR="00EE3AD3" w:rsidRDefault="00EE3AD3" w:rsidP="009767B5">
+    <w:p w14:paraId="7F3BDD6A" w14:textId="77777777" w:rsidR="00747849" w:rsidRDefault="00747849" w:rsidP="009767B5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -12705,51 +12226,51 @@
   </w:font>
   <w:font w:name="Open Sans">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002EF" w:usb1="4000205B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="195E59E6" w14:textId="7307CF20" w:rsidR="00D41209" w:rsidRDefault="00D41209" w:rsidP="00D41209">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>V</w:t>
     </w:r>
     <w:r w:rsidRPr="009812F1">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t xml:space="preserve">ol. </w:t>
     </w:r>
     <w:proofErr w:type="gramStart"/>
     <w:r w:rsidR="00BE700B">
@@ -12783,92 +12304,103 @@
     <w:r w:rsidR="00BE700B">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>8</w:t>
     </w:r>
     <w:r w:rsidRPr="009812F1">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t xml:space="preserve">                   </w:t>
     </w:r>
     <w:r w:rsidR="00BE700B">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:szCs w:val="14"/>
       </w:rPr>
-      <w:t>Julio - Diciembre</w:t>
+      <w:t xml:space="preserve">Julio - </w:t>
     </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidR="00BE700B">
+      <w:rPr>
+        <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:b/>
+        <w:bCs/>
+        <w:szCs w:val="14"/>
+      </w:rPr>
+      <w:t>Diciembre</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidRPr="009812F1">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t xml:space="preserve"> 2022                      PAG</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="729B64D7" w14:textId="77777777" w:rsidR="00EE3AD3" w:rsidRDefault="00EE3AD3" w:rsidP="009767B5">
+    <w:p w14:paraId="5DEFB16C" w14:textId="77777777" w:rsidR="00747849" w:rsidRDefault="00747849" w:rsidP="009767B5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7FA8FB84" w14:textId="77777777" w:rsidR="00EE3AD3" w:rsidRDefault="00EE3AD3" w:rsidP="009767B5">
+    <w:p w14:paraId="0E09B7F3" w14:textId="77777777" w:rsidR="00747849" w:rsidRDefault="00747849" w:rsidP="009767B5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="50EC7E74" w14:textId="2526088F" w:rsidR="00D41209" w:rsidRDefault="00D41209" w:rsidP="00D41209">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3F232287" wp14:editId="41F060F2">
           <wp:extent cx="5400040" cy="584835"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="33" name="Imagen 33"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="18" name="Imagen 18"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1"/>
                   </pic:cNvPicPr>
@@ -12877,51 +12409,51 @@
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="5400040" cy="584835"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0BCF362A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="815ABAD8"/>
     <w:lvl w:ilvl="0" w:tplc="080A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="080A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -12998,51 +12530,51 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="080A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2107453666">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -13088,108 +12620,111 @@
     <w:rsid w:val="00204FB0"/>
     <w:rsid w:val="00213375"/>
     <w:rsid w:val="0024615D"/>
     <w:rsid w:val="00255D1C"/>
     <w:rsid w:val="00260FAF"/>
     <w:rsid w:val="0028480A"/>
     <w:rsid w:val="00291032"/>
     <w:rsid w:val="002C05D7"/>
     <w:rsid w:val="002C10E8"/>
     <w:rsid w:val="002C1235"/>
     <w:rsid w:val="002D10ED"/>
     <w:rsid w:val="002D2FA3"/>
     <w:rsid w:val="002D343E"/>
     <w:rsid w:val="00302B5B"/>
     <w:rsid w:val="0031188E"/>
     <w:rsid w:val="0031259D"/>
     <w:rsid w:val="00317EDF"/>
     <w:rsid w:val="00355F2A"/>
     <w:rsid w:val="00355FB1"/>
     <w:rsid w:val="003560F0"/>
     <w:rsid w:val="0035661A"/>
     <w:rsid w:val="00356E2F"/>
     <w:rsid w:val="00362D37"/>
     <w:rsid w:val="00365F27"/>
     <w:rsid w:val="0037510F"/>
+    <w:rsid w:val="003A1D0A"/>
     <w:rsid w:val="003D2807"/>
     <w:rsid w:val="003D4805"/>
     <w:rsid w:val="003E3C0D"/>
     <w:rsid w:val="003F2A8E"/>
     <w:rsid w:val="003F7735"/>
     <w:rsid w:val="00400E3F"/>
     <w:rsid w:val="00416A96"/>
     <w:rsid w:val="0044296D"/>
     <w:rsid w:val="004460B3"/>
     <w:rsid w:val="00457E1C"/>
     <w:rsid w:val="004629A1"/>
     <w:rsid w:val="00463441"/>
     <w:rsid w:val="00472EA9"/>
     <w:rsid w:val="004822E5"/>
     <w:rsid w:val="00494447"/>
     <w:rsid w:val="00495C8E"/>
     <w:rsid w:val="004A76B5"/>
     <w:rsid w:val="004B2A61"/>
     <w:rsid w:val="004C23D5"/>
     <w:rsid w:val="004C7A69"/>
     <w:rsid w:val="004E3DCD"/>
+    <w:rsid w:val="004E52C1"/>
     <w:rsid w:val="004F3425"/>
     <w:rsid w:val="00511452"/>
     <w:rsid w:val="005129AC"/>
     <w:rsid w:val="00527601"/>
     <w:rsid w:val="00531783"/>
     <w:rsid w:val="00532F6B"/>
     <w:rsid w:val="00536E41"/>
     <w:rsid w:val="00540C34"/>
     <w:rsid w:val="005437AA"/>
     <w:rsid w:val="00544675"/>
     <w:rsid w:val="00547458"/>
     <w:rsid w:val="00547BAD"/>
     <w:rsid w:val="00563B47"/>
     <w:rsid w:val="005810BF"/>
     <w:rsid w:val="00585D75"/>
     <w:rsid w:val="00591FB2"/>
     <w:rsid w:val="005B38AA"/>
     <w:rsid w:val="005B4FB4"/>
     <w:rsid w:val="005B6373"/>
     <w:rsid w:val="005B6AA9"/>
     <w:rsid w:val="005E0ACC"/>
     <w:rsid w:val="005F09E3"/>
     <w:rsid w:val="00607E0E"/>
     <w:rsid w:val="00654D77"/>
     <w:rsid w:val="00661C27"/>
     <w:rsid w:val="006A447B"/>
     <w:rsid w:val="006A7C8A"/>
     <w:rsid w:val="006D36FD"/>
     <w:rsid w:val="006E1AE1"/>
     <w:rsid w:val="006F031A"/>
     <w:rsid w:val="006F3525"/>
     <w:rsid w:val="00703007"/>
     <w:rsid w:val="00711143"/>
     <w:rsid w:val="007228E5"/>
     <w:rsid w:val="007254C1"/>
     <w:rsid w:val="007278AE"/>
     <w:rsid w:val="00747517"/>
+    <w:rsid w:val="00747849"/>
     <w:rsid w:val="00753090"/>
     <w:rsid w:val="00763AED"/>
     <w:rsid w:val="00766CF8"/>
     <w:rsid w:val="0079021A"/>
     <w:rsid w:val="00792CF8"/>
     <w:rsid w:val="007C75C1"/>
     <w:rsid w:val="00802A82"/>
     <w:rsid w:val="008120BD"/>
     <w:rsid w:val="00824220"/>
     <w:rsid w:val="0083088E"/>
     <w:rsid w:val="00836101"/>
     <w:rsid w:val="00843BA4"/>
     <w:rsid w:val="00852006"/>
     <w:rsid w:val="00852593"/>
     <w:rsid w:val="00862610"/>
     <w:rsid w:val="00865C95"/>
     <w:rsid w:val="008933A3"/>
     <w:rsid w:val="008B46F3"/>
     <w:rsid w:val="008B4E35"/>
     <w:rsid w:val="008C2F28"/>
     <w:rsid w:val="008C5FC4"/>
     <w:rsid w:val="008D0E61"/>
     <w:rsid w:val="008E0F09"/>
     <w:rsid w:val="0091248D"/>
     <w:rsid w:val="00932ECC"/>
@@ -13313,51 +12848,51 @@
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-MX"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="718AD943"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-MX" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -13741,51 +13276,50 @@
     <w:rsid w:val="00BE700B"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:spacing w:before="200" w:after="0" w:line="360" w:lineRule="auto"/>
       <w:ind w:left="-15"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
       <w:b/>
       <w:color w:val="8C7252"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en" w:eastAsia="es-MX"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Tablaconcuadrcula">
     <w:name w:val="Table Grid"/>
@@ -14162,101 +13696,101 @@
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo3Car">
     <w:name w:val="Título 3 Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Ttulo3"/>
     <w:rsid w:val="00BE700B"/>
     <w:rPr>
       <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
       <w:b/>
       <w:color w:val="8C7252"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en" w:eastAsia="es-MX"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="32930383">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1363939257">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23913/pag.v9i18.904" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/themeOverride" Target="../theme/themeOverride1.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet.xlsx"/></Relationships>
 </file>
 
 <file path=word/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
-  <c:lang val="es-ES"/>
+  <c:lang val="es-MX"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:clrMapOvr bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="20" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="50000"/>
                     <a:lumOff val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
@@ -14531,58 +14065,58 @@
         <a:effectLst/>
       </c:spPr>
       <c:txPr>
         <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
             <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="tx1">
                   <a:lumMod val="50000"/>
                   <a:lumOff val="50000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:pPr>
           <a:endParaRPr lang="es-MX"/>
         </a:p>
       </c:txPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
     <c:extLst>
       <c:ext xmlns:c16r3="http://schemas.microsoft.com/office/drawing/2017/03/chart" uri="{56B9EC1D-385E-4148-901F-78D8002777C0}">
         <c16r3:dataDisplayOptions16>
           <c16r3:dispNaAsBlank val="1"/>
         </c16r3:dataDisplayOptions16>
       </c:ext>
     </c:extLst>
-    <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:spPr>
     <a:solidFill>
       <a:schemeClr val="bg1"/>
     </a:solidFill>
     <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
       <a:solidFill>
         <a:schemeClr val="tx1">
           <a:lumMod val="15000"/>
           <a:lumOff val="85000"/>
         </a:schemeClr>
       </a:solidFill>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="es-MX"/>
     </a:p>
@@ -15707,70 +15241,70 @@
             <a:schemeClr val="phClr">
               <a:tint val="98000"/>
               <a:satMod val="130000"/>
               <a:shade val="90000"/>
               <a:lumMod val="103000"/>
             </a:schemeClr>
           </a:gs>
           <a:gs pos="100000">
             <a:schemeClr val="phClr">
               <a:shade val="63000"/>
               <a:satMod val="120000"/>
             </a:schemeClr>
           </a:gs>
         </a:gsLst>
         <a:lin ang="5400000" scaled="0"/>
       </a:gradFill>
     </a:bgFillStyleLst>
   </a:fmtScheme>
 </a:themeOverride>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>21</Pages>
-[...1 lines deleted...]
-  <Characters>29467</Characters>
+  <Pages>22</Pages>
+  <Words>5372</Words>
+  <Characters>29551</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>245</Lines>
+  <Lines>246</Lines>
   <Paragraphs>69</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>34755</CharactersWithSpaces>
+  <CharactersWithSpaces>34854</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>