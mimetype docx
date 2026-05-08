--- v0 (2025-12-16)
+++ v1 (2026-05-08)
@@ -7,72 +7,113 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="245F8A40" w14:textId="0FB8FDA7" w:rsidR="001B458F" w:rsidRDefault="001B458F" w:rsidP="001B458F">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="right"/>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="004923FF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004923FF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="222222"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
         <w:t>Artículos científicos</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="0C6FFF1D" w14:textId="31DD6271" w:rsidR="001E6061" w:rsidRPr="001E6061" w:rsidRDefault="001E6061" w:rsidP="001B458F">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="222222"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E6061">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="222222"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>DOI: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="001E6061">
+          <w:rPr>
+            <w:bCs/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="222222"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.23913/pag.v10i20.912</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p w14:paraId="038E4D11" w14:textId="1F914DBA" w:rsidR="00C1689B" w:rsidRPr="001B458F" w:rsidRDefault="00C1689B" w:rsidP="001B458F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="es-ES" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B458F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="es-ES" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">El aprendizaje adaptativo y la analítica de datos como </w:t>
       </w:r>
@@ -159,245 +200,62 @@
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001B458F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES" w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t>Aprendizagem</w:t>
-[...181 lines deleted...]
-        <w:t xml:space="preserve"> no Moodle</w:t>
+        <w:t>Aprendizagem adaptativa e análise de dados como alicerces de um sistema computacional para melhorar o processo de ensino-aprendizagem no Moodle</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="465112FB" w14:textId="77777777" w:rsidR="00DE10EA" w:rsidRPr="00150BE4" w:rsidRDefault="00DE10EA" w:rsidP="0070730A">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="01A29911" w14:textId="7C11472F" w:rsidR="00C1689B" w:rsidRPr="001B458F" w:rsidRDefault="00C1689B" w:rsidP="001B458F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B458F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
@@ -405,88 +263,88 @@
         </w:rPr>
         <w:t>Verónica López Martínez</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55D6C750" w14:textId="08B9958E" w:rsidR="00C1689B" w:rsidRPr="00626004" w:rsidRDefault="00C1689B" w:rsidP="001B458F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00626004">
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Universidad Autónoma de Querétaro</w:t>
       </w:r>
       <w:r w:rsidR="00BA538A" w:rsidRPr="00626004">
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>, México</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="152439ED" w14:textId="77777777" w:rsidR="00C1689B" w:rsidRPr="001B458F" w:rsidRDefault="00000000" w:rsidP="001B458F">
+    <w:p w14:paraId="152439ED" w14:textId="77777777" w:rsidR="00C1689B" w:rsidRPr="001B458F" w:rsidRDefault="00C1689B" w:rsidP="001B458F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidR="00C1689B" w:rsidRPr="001B458F">
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="001B458F">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="FF0000"/>
             <w:u w:val="none"/>
             <w:lang w:val="es-ES_tradnl"/>
           </w:rPr>
           <w:t>veronica.lopez@uaq.mx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="29CEE2FC" w14:textId="4EEBA061" w:rsidR="00C1689B" w:rsidRPr="00626004" w:rsidRDefault="00063EA2" w:rsidP="001B458F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00626004">
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="00626004">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:u w:val="none"/>
             <w:lang w:val="es-ES_tradnl"/>
           </w:rPr>
           <w:t>https://orcid.org/0000-0001-6686-7326</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="00E6A5A2" w14:textId="77777777" w:rsidR="00063EA2" w:rsidRPr="00626004" w:rsidRDefault="00063EA2" w:rsidP="001B458F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2B6CE14A" w14:textId="3DE4CA70" w:rsidR="00C1689B" w:rsidRPr="001B458F" w:rsidRDefault="00063EA2" w:rsidP="001B458F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
@@ -504,211 +362,193 @@
         </w:rPr>
         <w:t>Ma. Teresa García Ramírez</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B0B9886" w14:textId="1C5632A1" w:rsidR="00063EA2" w:rsidRPr="00626004" w:rsidRDefault="00063EA2" w:rsidP="001B458F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00626004">
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Universidad Autónoma de Querétaro</w:t>
       </w:r>
       <w:r w:rsidR="00BA538A" w:rsidRPr="00626004">
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>, México</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="752AB537" w14:textId="77777777" w:rsidR="00063EA2" w:rsidRPr="001B458F" w:rsidRDefault="00000000" w:rsidP="001B458F">
+    <w:p w14:paraId="752AB537" w14:textId="77777777" w:rsidR="00063EA2" w:rsidRPr="001B458F" w:rsidRDefault="00063EA2" w:rsidP="001B458F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId10" w:history="1">
-        <w:r w:rsidR="00063EA2" w:rsidRPr="001B458F">
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="001B458F">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="FF0000"/>
             <w:u w:val="none"/>
             <w:lang w:val="es-ES_tradnl"/>
           </w:rPr>
           <w:t>teregar@uaq.mx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0276FD04" w14:textId="5F7501A9" w:rsidR="00063EA2" w:rsidRPr="00626004" w:rsidRDefault="00063EA2" w:rsidP="001B458F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00626004">
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="00626004">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:u w:val="none"/>
             <w:lang w:val="es-ES_tradnl"/>
           </w:rPr>
           <w:t>https://orcid.org/0000-0001-6686-7326</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="29D523A6" w14:textId="77777777" w:rsidR="00063EA2" w:rsidRPr="00626004" w:rsidRDefault="00063EA2" w:rsidP="001B458F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="70C55CB0" w14:textId="0D3707FA" w:rsidR="00063EA2" w:rsidRPr="001B458F" w:rsidRDefault="00150BE4" w:rsidP="001B458F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B458F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Sofí</w:t>
       </w:r>
       <w:r w:rsidR="00063EA2" w:rsidRPr="001B458F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve">a </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> Rivera López</w:t>
+        <w:t>a Amadis Rivera López</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E81C46C" w14:textId="069F66F5" w:rsidR="00063EA2" w:rsidRPr="00626004" w:rsidRDefault="00063EA2" w:rsidP="001B458F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00626004">
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Universidad Autónoma de Querétaro</w:t>
       </w:r>
       <w:r w:rsidR="00BA538A" w:rsidRPr="00626004">
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>, México</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01FBCE68" w14:textId="77777777" w:rsidR="00063EA2" w:rsidRPr="001B458F" w:rsidRDefault="00000000" w:rsidP="001B458F">
+    <w:p w14:paraId="01FBCE68" w14:textId="77777777" w:rsidR="00063EA2" w:rsidRPr="001B458F" w:rsidRDefault="00063EA2" w:rsidP="001B458F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:u w:val="none"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidR="00063EA2" w:rsidRPr="001B458F">
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="001B458F">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="FF0000"/>
             <w:u w:val="none"/>
             <w:lang w:val="es-ES_tradnl"/>
           </w:rPr>
           <w:t>sofia.rivera@uaq.mx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7B912805" w14:textId="3CD2A822" w:rsidR="00C1689B" w:rsidRPr="00626004" w:rsidRDefault="00000000" w:rsidP="001B458F">
+    <w:p w14:paraId="7B912805" w14:textId="3CD2A822" w:rsidR="00C1689B" w:rsidRPr="00626004" w:rsidRDefault="00063EA2" w:rsidP="001B458F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidR="00063EA2" w:rsidRPr="00626004">
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="00626004">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:u w:val="none"/>
             <w:lang w:val="es-ES_tradnl"/>
           </w:rPr>
           <w:t>https://orcid.org/0000-0002-4688-9410</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="016875F1" w14:textId="77777777" w:rsidR="001C1C39" w:rsidRPr="00626004" w:rsidRDefault="001C1C39" w:rsidP="0070730A">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0AB950A4" w14:textId="77777777" w:rsidR="00662A52" w:rsidRPr="001B458F" w:rsidRDefault="00662A52" w:rsidP="002B4C22">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -863,88 +703,88 @@
         </w:rPr>
         <w:t xml:space="preserve"> brinde a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>los docentes una forma má</w:t>
       </w:r>
       <w:r w:rsidR="00FE1120" w:rsidRPr="00626004">
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">s sencilla de </w:t>
       </w:r>
       <w:r w:rsidR="003323E5" w:rsidRPr="00626004">
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">analizar </w:t>
       </w:r>
       <w:r w:rsidR="00FE1120" w:rsidRPr="00626004">
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>y adaptar sus contenidos virtuales</w:t>
+        <w:t xml:space="preserve">y adaptar sus contenidos </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE1120" w:rsidRPr="00626004">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>virtuales</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> según </w:t>
       </w:r>
       <w:r w:rsidR="00FE1120" w:rsidRPr="00626004">
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">las necesidades de sus estudiantes. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Para eso, s</w:t>
       </w:r>
       <w:r w:rsidR="00FE1120" w:rsidRPr="00626004">
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>e ha seguido una metodología descriptiva</w:t>
       </w:r>
       <w:r w:rsidR="003323E5" w:rsidRPr="00626004">
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve"> que permitió identificar y caracterizar los fenómenos, situaciones y eventos que </w:t>
-[...6 lines deleted...]
-        <w:t>afecta</w:t>
+        <w:t xml:space="preserve"> que permitió identificar y caracterizar los fenómenos, situaciones y eventos que afecta</w:t>
       </w:r>
       <w:r w:rsidR="003718FE" w:rsidRPr="00626004">
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidR="003323E5" w:rsidRPr="00626004">
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> el desarrollo de cursos en modalidades virtuales y que, de igual manera, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">sirvió para </w:t>
       </w:r>
       <w:r w:rsidR="003323E5" w:rsidRPr="00626004">
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>plantear una propuesta</w:t>
       </w:r>
@@ -1135,62 +975,60 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Now days, the teachers need technological tools that promote the development of the teaching-learning process, regardless of the modality in which they develop and that respond to the demands that students</w:t>
       </w:r>
       <w:r w:rsidR="002B4C22" w:rsidRPr="00150BE4">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00150BE4">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> need to promote their learning effectively. In view of this, the main objective of this work is the proposal of a computer system that, through data analysis and adaptive learning, provides teachers with a simpler way to analyze and adapt their virtual contents, according to the requirements and needs of their students. A descriptive methodology has been followed to identify and characterize the phenomena, situations and events that affect the development of courses in virtual modalities and that, in the same way, led us to present a proposal to arrive at the finding that it is possible to measure and adapt the indicators of the teaching-learning process of students in technological educational platforms, through the analysis of their data.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EF0DCE2" w14:textId="2D42DF90" w:rsidR="009B369A" w:rsidRDefault="00662A52" w:rsidP="0070730A">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001B458F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Keywords</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00A11DA6" w:rsidRPr="001B458F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00A11DA6" w:rsidRPr="00150BE4">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002B4C22" w:rsidRPr="00150BE4">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Adaptive learning, data analysis, educational platforms, teaching-learning.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A8B882B" w14:textId="77777777" w:rsidR="001B458F" w:rsidRDefault="001B458F" w:rsidP="0070730A">
@@ -1317,70 +1155,64 @@
         </w:rPr>
         <w:t xml:space="preserve">las necesidades de sus estudiantes. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Para eso, s</w:t>
       </w:r>
       <w:r w:rsidRPr="00626004">
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">e ha seguido una metodología descriptiva que permitió identificar y caracterizar los fenómenos, situaciones y eventos que afectan el desarrollo de cursos en modalidades virtuales y que, de igual manera, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">sirvió para </w:t>
       </w:r>
       <w:r w:rsidRPr="00626004">
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">plantear una propuesta </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">que permitiera </w:t>
       </w:r>
       <w:r w:rsidRPr="00626004">
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve">medir y adaptar los indicadores del proceso de </w:t>
-[...6 lines deleted...]
-        <w:t>enseñanza-aprendizaje de los estudiantes en plataformas tecnológicas</w:t>
+        <w:t>medir y adaptar los indicadores del proceso de enseñanza-aprendizaje de los estudiantes en plataformas tecnológicas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> educativas</w:t>
       </w:r>
       <w:r w:rsidRPr="00626004">
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> mediante el análisis de sus datos.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41FBE6E5" w14:textId="5B64EDE2" w:rsidR="001B458F" w:rsidRDefault="001B458F" w:rsidP="001B458F">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -1469,69 +1301,58 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                               </w:t>
       </w:r>
       <w:r w:rsidRPr="00DA1643">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fecha Aceptación:</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA1643">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Enero</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> 2023</w:t>
+        <w:t>Enero 2023</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33C97624" w14:textId="77777777" w:rsidR="001B458F" w:rsidRPr="003107D7" w:rsidRDefault="00000000" w:rsidP="001B458F">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:pict w14:anchorId="4627BED8">
           <v:rect id="_x0000_i1025" alt="" style="width:441.9pt;height:.05pt;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="41A7A91B" w14:textId="31886267" w:rsidR="006C7532" w:rsidRPr="00626004" w:rsidRDefault="00662A52" w:rsidP="00706DC1">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
@@ -2295,92 +2116,103 @@
           <w:b/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00626004">
         <w:rPr>
           <w:b/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Figura 1</w:t>
       </w:r>
       <w:r w:rsidR="004B301B">
         <w:rPr>
           <w:b/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="004B301B">
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Modelo base del proceso de adaptación de aprendizaje en contenidos virtuales</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="769718FB" w14:textId="77777777" w:rsidR="00D90F84" w:rsidRDefault="006941D2" w:rsidP="00FB240C">
-[...8 lines deleted...]
-          <w:rFonts w:eastAsia="Arial"/>
+    <w:p w14:paraId="769718FB" w14:textId="1091C7EB" w:rsidR="00D90F84" w:rsidRDefault="009F0C89" w:rsidP="00FB240C">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:noProof/>
-          <w:lang w:val="es-CO" w:eastAsia="es-CO"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5220FBE1" wp14:editId="3527C5F7">
-[...3 lines deleted...]
-            <wp:cNvGraphicFramePr/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="51EC28FF" wp14:editId="3AC0C6A7">
+            <wp:extent cx="5250180" cy="2689860"/>
+            <wp:effectExtent l="0" t="0" r="7620" b="0"/>
+            <wp:docPr id="1999633118" name="Imagen 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image14.png"/>
-                    <pic:cNvPicPr preferRelativeResize="0"/>
+                    <pic:cNvPr id="0" name="Picture 2"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14"/>
+                    <a:blip r:embed="rId15">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr>
+                  <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5306246" cy="2712669"/>
+                      <a:ext cx="5250180" cy="2689860"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:ln/>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AA2D5DD" w14:textId="2C996A5A" w:rsidR="00432F59" w:rsidRPr="00626004" w:rsidRDefault="004B301B" w:rsidP="004B301B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B301B">
         <w:t>Fuente</w:t>
       </w:r>
       <w:r w:rsidR="00D90F84">
         <w:t>: Elaboración propia</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46B76546" w14:textId="77777777" w:rsidR="004B301B" w:rsidRDefault="004B301B" w:rsidP="004B301B">
       <w:pPr>
@@ -2513,94 +2345,105 @@
       <w:r w:rsidRPr="00626004">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Figura 2</w:t>
       </w:r>
       <w:r w:rsidR="004B301B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="004B301B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Plantilla de macros con todos los datos generados del reporte de Moodle</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45F49D3C" w14:textId="3CAC6F33" w:rsidR="0070730A" w:rsidRDefault="0070730A" w:rsidP="00B71C61">
+    <w:p w14:paraId="45F49D3C" w14:textId="30522667" w:rsidR="0070730A" w:rsidRDefault="009F0C89" w:rsidP="00B71C61">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00626004">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Arial"/>
+      <w:r>
+        <w:rPr>
           <w:noProof/>
-          <w:lang w:val="es-CO" w:eastAsia="es-CO"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="00BEC8CF" wp14:editId="5846B71B">
-            <wp:extent cx="5448300" cy="2974694"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="43349B97" wp14:editId="410678B9">
+            <wp:extent cx="5448300" cy="2971800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="9" name="image17.png"/>
-            <wp:cNvGraphicFramePr/>
+            <wp:docPr id="1999018465" name="Imagen 2"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image17.png"/>
-                    <pic:cNvPicPr preferRelativeResize="0"/>
+                    <pic:cNvPr id="0" name="Picture 4"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15"/>
+                    <a:blip r:embed="rId16">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr>
+                  <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5454689" cy="2978182"/>
+                      <a:ext cx="5448300" cy="2971800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:ln/>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E32CBBD" w14:textId="269681FE" w:rsidR="00D90F84" w:rsidRPr="004B301B" w:rsidRDefault="004B301B" w:rsidP="004B301B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B301B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Fuente: Elaboración propia</w:t>
       </w:r>
     </w:p>
@@ -2670,94 +2513,105 @@
       <w:r w:rsidRPr="00626004">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Figura 3</w:t>
       </w:r>
       <w:r w:rsidR="00B751A1">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B751A1">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Versión final de los datos arrojados una vez activados los macros</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D18DA4D" w14:textId="642563C5" w:rsidR="0070730A" w:rsidRDefault="0070730A" w:rsidP="0070730A">
-[...10 lines deleted...]
-          <w:rFonts w:eastAsia="Arial"/>
+    <w:p w14:paraId="3D18DA4D" w14:textId="3937E336" w:rsidR="0070730A" w:rsidRDefault="009F0C89" w:rsidP="0070730A">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:noProof/>
-          <w:lang w:val="es-CO" w:eastAsia="es-CO"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1FE271FA" wp14:editId="21A6B933">
-[...3 lines deleted...]
-            <wp:cNvGraphicFramePr/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="366E6AEA" wp14:editId="5363DD91">
+            <wp:extent cx="5608320" cy="3070860"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1725997983" name="Imagen 3"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image13.png"/>
-                    <pic:cNvPicPr preferRelativeResize="0"/>
+                    <pic:cNvPr id="0" name="Picture 6"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16"/>
+                    <a:blip r:embed="rId17">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr>
+                  <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5615936" cy="3069371"/>
+                      <a:ext cx="5608320" cy="3070860"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:ln/>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="1787B1A7" w14:textId="77777777" w:rsidR="00B751A1" w:rsidRPr="00F37A17" w:rsidRDefault="00B751A1" w:rsidP="00B751A1">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_2r0uhxc" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="00F37A17">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Fuente: Elaboración propia</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0850A306" w14:textId="77777777" w:rsidR="00B751A1" w:rsidRDefault="00B751A1" w:rsidP="00B751A1">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
@@ -2890,94 +2744,105 @@
       <w:r w:rsidRPr="00626004">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Figura 4</w:t>
       </w:r>
       <w:r w:rsidR="00B751A1">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B751A1">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Ciclo de aprendizaje de Kolb</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AB7C3E9" w14:textId="6D5A5690" w:rsidR="0070730A" w:rsidRPr="00626004" w:rsidRDefault="0070730A" w:rsidP="00D57945">
+    <w:p w14:paraId="1AB7C3E9" w14:textId="309465DB" w:rsidR="0070730A" w:rsidRPr="00626004" w:rsidRDefault="009F0C89" w:rsidP="00D57945">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00626004">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Arial"/>
+      <w:r>
+        <w:rPr>
           <w:noProof/>
-          <w:lang w:val="es-CO" w:eastAsia="es-CO"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="78C2E6CB" wp14:editId="6A846A1B">
-[...3 lines deleted...]
-            <wp:cNvGraphicFramePr/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6ED4D518" wp14:editId="286472CA">
+            <wp:extent cx="3718560" cy="2141220"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="74070164" name="Imagen 4"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image9.png"/>
-                    <pic:cNvPicPr preferRelativeResize="0"/>
+                    <pic:cNvPr id="0" name="Picture 8"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17"/>
+                    <a:blip r:embed="rId18">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr>
+                  <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3741306" cy="2158979"/>
+                      <a:ext cx="3718560" cy="2141220"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:ln/>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DB7CC85" w14:textId="77777777" w:rsidR="00CB1022" w:rsidRPr="00626004" w:rsidRDefault="00CB1022" w:rsidP="00D57945">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4BFD4717" w14:textId="77777777" w:rsidR="00B751A1" w:rsidRPr="00F37A17" w:rsidRDefault="00B751A1" w:rsidP="00D02078">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_1664s55" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkStart w:id="3" w:name="_3q5sasy" w:colFirst="0" w:colLast="0"/>
@@ -3211,568 +3076,552 @@
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4489" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4489"/>
       </w:tblGrid>
       <w:tr w:rsidR="0070730A" w:rsidRPr="001B458F" w14:paraId="33463CB6" w14:textId="77777777" w:rsidTr="001B458F">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4489" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5CD0046A" w14:textId="03FE5B3A" w:rsidR="0070730A" w:rsidRPr="001B458F" w:rsidRDefault="0070730A" w:rsidP="00B751A1">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B458F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve">Área de </w:t>
             </w:r>
             <w:r w:rsidR="00B751A1" w:rsidRPr="001B458F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>c</w:t>
             </w:r>
             <w:r w:rsidRPr="001B458F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>onocimiento</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0070730A" w:rsidRPr="001B458F" w14:paraId="4C6B77B6" w14:textId="77777777" w:rsidTr="001B458F">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4489" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2893E2AB" w14:textId="77777777" w:rsidR="0070730A" w:rsidRPr="001B458F" w:rsidRDefault="0070730A" w:rsidP="00D57945">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B458F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Administración</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0070730A" w:rsidRPr="001B458F" w14:paraId="0F60663F" w14:textId="77777777" w:rsidTr="001B458F">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4489" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="51DC66CB" w14:textId="77777777" w:rsidR="0070730A" w:rsidRPr="001B458F" w:rsidRDefault="0070730A" w:rsidP="00D57945">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B458F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Ciencias</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0070730A" w:rsidRPr="001B458F" w14:paraId="1392EA6D" w14:textId="77777777" w:rsidTr="001B458F">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4489" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="003F32F7" w14:textId="6DA83A5B" w:rsidR="0070730A" w:rsidRPr="001B458F" w:rsidRDefault="0070730A" w:rsidP="00B751A1">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B458F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve">Computación y </w:t>
             </w:r>
             <w:r w:rsidR="00B751A1" w:rsidRPr="001B458F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="001B458F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>istemas</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0070730A" w:rsidRPr="001B458F" w14:paraId="2FCB6F68" w14:textId="77777777" w:rsidTr="001B458F">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4489" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="06381006" w14:textId="77777777" w:rsidR="0070730A" w:rsidRPr="001B458F" w:rsidRDefault="0070730A" w:rsidP="00D57945">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B458F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Cultura</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0070730A" w:rsidRPr="001B458F" w14:paraId="357FC8E8" w14:textId="77777777" w:rsidTr="001B458F">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4489" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2A7DC1C7" w14:textId="76B0219C" w:rsidR="0070730A" w:rsidRPr="001B458F" w:rsidRDefault="0070730A" w:rsidP="00B751A1">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B458F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve">Desarrollo </w:t>
             </w:r>
             <w:r w:rsidR="00B751A1" w:rsidRPr="001B458F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>h</w:t>
             </w:r>
             <w:r w:rsidRPr="001B458F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>umano</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0070730A" w:rsidRPr="001B458F" w14:paraId="1E3254E6" w14:textId="77777777" w:rsidTr="001B458F">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4489" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="024B4F6A" w14:textId="77777777" w:rsidR="0070730A" w:rsidRPr="001B458F" w:rsidRDefault="0070730A" w:rsidP="00D57945">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B458F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Electrónica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0070730A" w:rsidRPr="001B458F" w14:paraId="08F1C25B" w14:textId="77777777" w:rsidTr="001B458F">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4489" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0BEFC8A9" w14:textId="31C874AD" w:rsidR="0070730A" w:rsidRPr="001B458F" w:rsidRDefault="0070730A" w:rsidP="00B751A1">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B458F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve">Entorno </w:t>
             </w:r>
             <w:r w:rsidR="00B751A1" w:rsidRPr="001B458F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="001B458F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>ocial</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0070730A" w:rsidRPr="001B458F" w14:paraId="1C96088A" w14:textId="77777777" w:rsidTr="001B458F">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4489" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3DB9D10F" w14:textId="5982D54A" w:rsidR="0070730A" w:rsidRPr="001B458F" w:rsidRDefault="0070730A" w:rsidP="00B751A1">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B458F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestión de la </w:t>
             </w:r>
             <w:r w:rsidR="00B751A1" w:rsidRPr="001B458F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
             <w:r w:rsidRPr="001B458F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>nformación</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0070730A" w:rsidRPr="001B458F" w14:paraId="19BA87B3" w14:textId="77777777" w:rsidTr="001B458F">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4489" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="42D252AD" w14:textId="77777777" w:rsidR="0070730A" w:rsidRPr="001B458F" w:rsidRDefault="0070730A" w:rsidP="00D57945">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B458F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Informática</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0070730A" w:rsidRPr="001B458F" w14:paraId="7870742E" w14:textId="77777777" w:rsidTr="001B458F">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4489" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="23F49121" w14:textId="4CAE1E46" w:rsidR="0070730A" w:rsidRPr="001B458F" w:rsidRDefault="0070730A" w:rsidP="00B751A1">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B458F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingeniería de </w:t>
             </w:r>
             <w:r w:rsidR="00B751A1" w:rsidRPr="001B458F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="001B458F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>oftware</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0070730A" w:rsidRPr="001B458F" w14:paraId="04764A1C" w14:textId="77777777" w:rsidTr="001B458F">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4489" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0D25F6B6" w14:textId="50FA38C0" w:rsidR="0070730A" w:rsidRPr="001B458F" w:rsidRDefault="0070730A" w:rsidP="00D57945">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B458F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve">Interacción </w:t>
             </w:r>
             <w:r w:rsidR="00B751A1" w:rsidRPr="001B458F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>hombre-máquina</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0070730A" w:rsidRPr="001B458F" w14:paraId="7E5016E5" w14:textId="77777777" w:rsidTr="001B458F">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4489" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4905CB2B" w14:textId="77777777" w:rsidR="0070730A" w:rsidRPr="001B458F" w:rsidRDefault="0070730A" w:rsidP="00D57945">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B458F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Matemáticas</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0070730A" w:rsidRPr="001B458F" w14:paraId="38188B60" w14:textId="77777777" w:rsidTr="001B458F">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4489" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="618B4D12" w14:textId="3DCFB75B" w:rsidR="0070730A" w:rsidRPr="001B458F" w:rsidRDefault="0070730A" w:rsidP="00B751A1">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B458F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve">Tecnología </w:t>
             </w:r>
             <w:r w:rsidR="00B751A1" w:rsidRPr="001B458F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r w:rsidRPr="001B458F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>ducativa</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0070730A" w:rsidRPr="001B458F" w14:paraId="59EDFA49" w14:textId="77777777" w:rsidTr="001B458F">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4489" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="20A7A191" w14:textId="334D32E9" w:rsidR="0070730A" w:rsidRPr="001B458F" w:rsidRDefault="0070730A" w:rsidP="00D57945">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B458F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve">Tecnologías de </w:t>
             </w:r>
             <w:r w:rsidR="00B751A1" w:rsidRPr="001B458F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>información y comunicaciones</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0070730A" w:rsidRPr="001B458F" w14:paraId="50E68768" w14:textId="77777777" w:rsidTr="001B458F">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4489" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="19A7AEB8" w14:textId="230FBFA4" w:rsidR="0070730A" w:rsidRPr="001B458F" w:rsidRDefault="0070730A" w:rsidP="00B751A1">
             <w:pPr>
               <w:ind w:right="442"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B458F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve">Tratamiento de </w:t>
             </w:r>
             <w:r w:rsidR="00B751A1" w:rsidRPr="001B458F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidRPr="001B458F">
@@ -4083,95 +3932,107 @@
     <w:p w14:paraId="24DA4A69" w14:textId="7DB6D531" w:rsidR="00C36AFB" w:rsidRPr="00B751A1" w:rsidRDefault="00B751A1" w:rsidP="00B751A1">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">Figura 5. </w:t>
       </w:r>
       <w:r w:rsidR="00C36AFB" w:rsidRPr="00B751A1">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Resultado inicial de los datos arrojados en el reporte del curso por Moodle</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10CABBD1" w14:textId="709CD30D" w:rsidR="003843E8" w:rsidRDefault="003843E8" w:rsidP="006C7532">
+    <w:p w14:paraId="10CABBD1" w14:textId="1F06CA47" w:rsidR="003843E8" w:rsidRDefault="009F0C89" w:rsidP="006C7532">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00626004">
+      <w:r>
         <w:rPr>
           <w:noProof/>
-          <w:lang w:val="es-CO" w:eastAsia="es-CO"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4A39B9F3" wp14:editId="686B57F2">
-[...3 lines deleted...]
-            <wp:cNvGraphicFramePr/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2CD77EF0" wp14:editId="0294BC41">
+            <wp:extent cx="5166360" cy="2933700"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="837428588" name="Imagen 5"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image10.png"/>
-                    <pic:cNvPicPr preferRelativeResize="0"/>
+                    <pic:cNvPr id="0" name="Picture 10"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18"/>
+                    <a:blip r:embed="rId19">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr>
+                  <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5173175" cy="2935667"/>
+                      <a:ext cx="5166360" cy="2933700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:ln/>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D3672A" w14:textId="77777777" w:rsidR="00B751A1" w:rsidRPr="00F37A17" w:rsidRDefault="00B751A1" w:rsidP="00B751A1">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00F37A17">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Fuente: Elaboración propia</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07F65F0F" w14:textId="1EA4D86E" w:rsidR="003843E8" w:rsidRPr="00626004" w:rsidRDefault="003843E8" w:rsidP="00F26765">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
@@ -8857,1372 +8718,1322 @@
       <w:tblPr>
         <w:tblW w:w="6416" w:type="dxa"/>
         <w:tblInd w:w="1405" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4762"/>
         <w:gridCol w:w="1654"/>
       </w:tblGrid>
       <w:tr w:rsidR="00661C2D" w:rsidRPr="001B458F" w14:paraId="28DF1C32" w14:textId="77777777" w:rsidTr="001B458F">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4762" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="2D8EB7CF" w14:textId="77777777" w:rsidR="00661C2D" w:rsidRPr="001B458F" w:rsidRDefault="00661C2D" w:rsidP="00DC3441">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B458F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Evento</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1654" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="572E5E29" w14:textId="77777777" w:rsidR="00661C2D" w:rsidRPr="001B458F" w:rsidRDefault="00661C2D" w:rsidP="00DC3441">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B458F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Cantidad</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00661C2D" w:rsidRPr="001B458F" w14:paraId="16341C29" w14:textId="77777777" w:rsidTr="001B458F">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4762" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="124960B7" w14:textId="77777777" w:rsidR="00661C2D" w:rsidRPr="001B458F" w:rsidRDefault="00661C2D" w:rsidP="00DC3441">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B458F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Curso buscado</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1654" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="241008F3" w14:textId="77777777" w:rsidR="00661C2D" w:rsidRPr="001B458F" w:rsidRDefault="00661C2D" w:rsidP="00DC3441">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B458F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00661C2D" w:rsidRPr="001B458F" w14:paraId="0DE4CD00" w14:textId="77777777" w:rsidTr="001B458F">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4762" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="6829081D" w14:textId="77777777" w:rsidR="00661C2D" w:rsidRPr="001B458F" w:rsidRDefault="00661C2D" w:rsidP="00DC3441">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B458F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Curso visto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1654" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="09293BB9" w14:textId="77777777" w:rsidR="00661C2D" w:rsidRPr="001B458F" w:rsidRDefault="00661C2D" w:rsidP="00DC3441">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B458F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>736</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00661C2D" w:rsidRPr="001B458F" w14:paraId="2615D647" w14:textId="77777777" w:rsidTr="001B458F">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4762" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="1D993399" w14:textId="77777777" w:rsidR="00661C2D" w:rsidRPr="001B458F" w:rsidRDefault="00661C2D" w:rsidP="00DC3441">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B458F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Entrega creada.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1654" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="195D29B5" w14:textId="77777777" w:rsidR="00661C2D" w:rsidRPr="001B458F" w:rsidRDefault="00661C2D" w:rsidP="00DC3441">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B458F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00661C2D" w:rsidRPr="001B458F" w14:paraId="53B28E10" w14:textId="77777777" w:rsidTr="001B458F">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4762" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="2ECA2D3F" w14:textId="77777777" w:rsidR="00661C2D" w:rsidRPr="001B458F" w:rsidRDefault="00661C2D" w:rsidP="00DC3441">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B458F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Envío actualizado.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1654" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="1D36A05B" w14:textId="77777777" w:rsidR="00661C2D" w:rsidRPr="001B458F" w:rsidRDefault="00661C2D" w:rsidP="00DC3441">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B458F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00661C2D" w:rsidRPr="001B458F" w14:paraId="0FC9F3F3" w14:textId="77777777" w:rsidTr="001B458F">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4762" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="0400CED6" w14:textId="77777777" w:rsidR="00661C2D" w:rsidRPr="001B458F" w:rsidRDefault="00661C2D" w:rsidP="00DC3441">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B458F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Formulario de entrega visto.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1654" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="2E0BA51C" w14:textId="77777777" w:rsidR="00661C2D" w:rsidRPr="001B458F" w:rsidRDefault="00661C2D" w:rsidP="00DC3441">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B458F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00661C2D" w:rsidRPr="001B458F" w14:paraId="11309C21" w14:textId="77777777" w:rsidTr="001B458F">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4762" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="51A05D69" w14:textId="77777777" w:rsidR="00661C2D" w:rsidRPr="001B458F" w:rsidRDefault="00661C2D" w:rsidP="00DC3441">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B458F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Ha comenzado el intento</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1654" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="102C5E76" w14:textId="77777777" w:rsidR="00661C2D" w:rsidRPr="001B458F" w:rsidRDefault="00661C2D" w:rsidP="00DC3441">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B458F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00661C2D" w:rsidRPr="001B458F" w14:paraId="7DDF5AD9" w14:textId="77777777" w:rsidTr="001B458F">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4762" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="10E24780" w14:textId="77777777" w:rsidR="00661C2D" w:rsidRPr="001B458F" w:rsidRDefault="00661C2D" w:rsidP="00DC3441">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B458F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Informe de notas de usuario visto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1654" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="53DDC51A" w14:textId="77777777" w:rsidR="00661C2D" w:rsidRPr="001B458F" w:rsidRDefault="00661C2D" w:rsidP="00DC3441">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B458F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00661C2D" w:rsidRPr="001B458F" w14:paraId="2B78E190" w14:textId="77777777" w:rsidTr="001B458F">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4762" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="7CAD1FF4" w14:textId="77777777" w:rsidR="00661C2D" w:rsidRPr="001B458F" w:rsidRDefault="00661C2D" w:rsidP="00DC3441">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B458F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Intento de cuestionario visualizado</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1654" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="18AFCDDA" w14:textId="77777777" w:rsidR="00661C2D" w:rsidRPr="001B458F" w:rsidRDefault="00661C2D" w:rsidP="00DC3441">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B458F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00661C2D" w:rsidRPr="001B458F" w14:paraId="1E252CBA" w14:textId="77777777" w:rsidTr="001B458F">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4762" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="57722216" w14:textId="77777777" w:rsidR="00661C2D" w:rsidRPr="001B458F" w:rsidRDefault="00661C2D" w:rsidP="00DC3441">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B458F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Intento del cuestionario revisado</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1654" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="5092787D" w14:textId="77777777" w:rsidR="00661C2D" w:rsidRPr="001B458F" w:rsidRDefault="00661C2D" w:rsidP="00DC3441">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B458F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00661C2D" w:rsidRPr="001B458F" w14:paraId="2CEAEC6F" w14:textId="77777777" w:rsidTr="001B458F">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4762" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="1331A2D5" w14:textId="77777777" w:rsidR="00661C2D" w:rsidRPr="001B458F" w:rsidRDefault="00661C2D" w:rsidP="00DC3441">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B458F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Intento enviado</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1654" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="72406EE3" w14:textId="77777777" w:rsidR="00661C2D" w:rsidRPr="001B458F" w:rsidRDefault="00661C2D" w:rsidP="00DC3441">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B458F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00661C2D" w:rsidRPr="001B458F" w14:paraId="652D9C4E" w14:textId="77777777" w:rsidTr="001B458F">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4762" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="4B7D1C70" w14:textId="77777777" w:rsidR="00661C2D" w:rsidRPr="001B458F" w:rsidRDefault="00661C2D" w:rsidP="00DC3441">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B458F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>La entrada ha sido actualizada</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1654" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="19B8E4C8" w14:textId="77777777" w:rsidR="00661C2D" w:rsidRPr="001B458F" w:rsidRDefault="00661C2D" w:rsidP="00DC3441">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B458F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00661C2D" w:rsidRPr="001B458F" w14:paraId="68471881" w14:textId="77777777" w:rsidTr="001B458F">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4762" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="21D23966" w14:textId="77777777" w:rsidR="00661C2D" w:rsidRPr="001B458F" w:rsidRDefault="00661C2D" w:rsidP="00DC3441">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B458F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>La entrada ha sido creada</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1654" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="18F0C876" w14:textId="77777777" w:rsidR="00661C2D" w:rsidRPr="001B458F" w:rsidRDefault="00661C2D" w:rsidP="00DC3441">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B458F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00661C2D" w:rsidRPr="001B458F" w14:paraId="758465A4" w14:textId="77777777" w:rsidTr="001B458F">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4762" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="0A83EB34" w14:textId="77777777" w:rsidR="00661C2D" w:rsidRPr="001B458F" w:rsidRDefault="00661C2D" w:rsidP="00DC3441">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B458F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Lista de usuarios vista</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1654" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="01E2D14F" w14:textId="77777777" w:rsidR="00661C2D" w:rsidRPr="001B458F" w:rsidRDefault="00661C2D" w:rsidP="00DC3441">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B458F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00661C2D" w:rsidRPr="001B458F" w14:paraId="74A9C045" w14:textId="77777777" w:rsidTr="001B458F">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4762" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="733C2948" w14:textId="77777777" w:rsidR="00661C2D" w:rsidRPr="001B458F" w:rsidRDefault="00661C2D" w:rsidP="00DC3441">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B458F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Módulo de curso visto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1654" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="6608A4DE" w14:textId="77777777" w:rsidR="00661C2D" w:rsidRPr="001B458F" w:rsidRDefault="00661C2D" w:rsidP="00DC3441">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B458F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>120</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00661C2D" w:rsidRPr="001B458F" w14:paraId="08D5C518" w14:textId="77777777" w:rsidTr="001B458F">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4762" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="2F421F4A" w14:textId="77777777" w:rsidR="00661C2D" w:rsidRPr="001B458F" w:rsidRDefault="00661C2D" w:rsidP="00DC3441">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B458F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Perfil de usuario visto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1654" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="16B7160E" w14:textId="77777777" w:rsidR="00661C2D" w:rsidRPr="001B458F" w:rsidRDefault="00661C2D" w:rsidP="00DC3441">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B458F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00661C2D" w:rsidRPr="001B458F" w14:paraId="4C87D19C" w14:textId="77777777" w:rsidTr="001B458F">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4762" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="0BF6F16E" w14:textId="77777777" w:rsidR="00661C2D" w:rsidRPr="001B458F" w:rsidRDefault="00661C2D" w:rsidP="00DC3441">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B458F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Resumen del intento de cuestionario visualizado</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1654" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="1B98B5EC" w14:textId="77777777" w:rsidR="00661C2D" w:rsidRPr="001B458F" w:rsidRDefault="00661C2D" w:rsidP="00DC3441">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B458F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00661C2D" w:rsidRPr="001B458F" w14:paraId="212E0509" w14:textId="77777777" w:rsidTr="001B458F">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4762" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="11813454" w14:textId="77777777" w:rsidR="00661C2D" w:rsidRPr="001B458F" w:rsidRDefault="00661C2D" w:rsidP="00DC3441">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B458F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Rol asignado</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1654" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="24C12826" w14:textId="77777777" w:rsidR="00661C2D" w:rsidRPr="001B458F" w:rsidRDefault="00661C2D" w:rsidP="00DC3441">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B458F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00661C2D" w:rsidRPr="001B458F" w14:paraId="654A6E6E" w14:textId="77777777" w:rsidTr="001B458F">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4762" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="7D83EBD4" w14:textId="77777777" w:rsidR="00661C2D" w:rsidRPr="001B458F" w:rsidRDefault="00661C2D" w:rsidP="00DC3441">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B458F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Se ha borrado la suscripción de esta discusión</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1654" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="48FB21BF" w14:textId="77777777" w:rsidR="00661C2D" w:rsidRPr="001B458F" w:rsidRDefault="00661C2D" w:rsidP="00DC3441">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B458F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00661C2D" w:rsidRPr="001B458F" w14:paraId="4FCC45B8" w14:textId="77777777" w:rsidTr="001B458F">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4762" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="737B6E30" w14:textId="77777777" w:rsidR="00661C2D" w:rsidRPr="001B458F" w:rsidRDefault="00661C2D" w:rsidP="00DC3441">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B458F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Se ha enviado una entrega</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1654" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="613F2DC8" w14:textId="77777777" w:rsidR="00661C2D" w:rsidRPr="001B458F" w:rsidRDefault="00661C2D" w:rsidP="00DC3441">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B458F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00661C2D" w:rsidRPr="001B458F" w14:paraId="3727F40D" w14:textId="77777777" w:rsidTr="001B458F">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4762" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="6A9B8B8B" w14:textId="77777777" w:rsidR="00661C2D" w:rsidRPr="001B458F" w:rsidRDefault="00661C2D" w:rsidP="00DC3441">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B458F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Se ha suscrito a esta discusión</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1654" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="6C453C52" w14:textId="77777777" w:rsidR="00661C2D" w:rsidRPr="001B458F" w:rsidRDefault="00661C2D" w:rsidP="00DC3441">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B458F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00661C2D" w:rsidRPr="001B458F" w14:paraId="4A01017D" w14:textId="77777777" w:rsidTr="001B458F">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4762" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="12CA5DAF" w14:textId="77777777" w:rsidR="00661C2D" w:rsidRPr="001B458F" w:rsidRDefault="00661C2D" w:rsidP="00DC3441">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B458F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Se ha visualizado el estado de la entrega.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1654" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="7878B692" w14:textId="77777777" w:rsidR="00661C2D" w:rsidRPr="001B458F" w:rsidRDefault="00661C2D" w:rsidP="00DC3441">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B458F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>279</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00661C2D" w:rsidRPr="001B458F" w14:paraId="28EC77C9" w14:textId="77777777" w:rsidTr="001B458F">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4762" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="23A2FB64" w14:textId="77777777" w:rsidR="00661C2D" w:rsidRPr="001B458F" w:rsidRDefault="00661C2D" w:rsidP="00DC3441">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B458F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Un fichero ha sido subido.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1654" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="3E930325" w14:textId="77777777" w:rsidR="00661C2D" w:rsidRPr="001B458F" w:rsidRDefault="00661C2D" w:rsidP="00DC3441">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B458F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00661C2D" w:rsidRPr="001B458F" w14:paraId="6D591CD7" w14:textId="77777777" w:rsidTr="001B458F">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4762" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="12BC2F97" w14:textId="77777777" w:rsidR="00661C2D" w:rsidRPr="001B458F" w:rsidRDefault="00661C2D" w:rsidP="00DC3441">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B458F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Usuario calificado</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1654" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="587A77F7" w14:textId="77777777" w:rsidR="00661C2D" w:rsidRPr="001B458F" w:rsidRDefault="00661C2D" w:rsidP="00DC3441">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B458F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00661C2D" w:rsidRPr="001B458F" w14:paraId="687381E1" w14:textId="77777777" w:rsidTr="001B458F">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4762" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="0EB44358" w14:textId="77777777" w:rsidR="00661C2D" w:rsidRPr="001B458F" w:rsidRDefault="00661C2D" w:rsidP="00DC3441">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B458F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Usuario matriculado en el curso</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1654" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="3488355A" w14:textId="77777777" w:rsidR="00661C2D" w:rsidRPr="001B458F" w:rsidRDefault="00661C2D" w:rsidP="00DC3441">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B458F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="066DE8B7" w14:textId="2B86432F" w:rsidR="003843E8" w:rsidRPr="001B458F" w:rsidRDefault="00662AC1" w:rsidP="001B458F">
       <w:pPr>
@@ -10358,146 +10169,157 @@
       </w:pPr>
       <w:r w:rsidRPr="00626004">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Figura 6</w:t>
       </w:r>
       <w:r w:rsidR="00662AC1">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00662AC1">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Imágenes de la pantalla inicial de registro y ventana principal del sistema AALE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02141C82" w14:textId="06B4C683" w:rsidR="00661C2D" w:rsidRDefault="00661C2D" w:rsidP="006C7532">
+    <w:p w14:paraId="02141C82" w14:textId="2B96B53E" w:rsidR="00661C2D" w:rsidRDefault="00661C2D" w:rsidP="006C7532">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2716"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00626004">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:noProof/>
           <w:lang w:val="es-CO" w:eastAsia="es-CO"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="164A5F6E" wp14:editId="0AADDEC0">
             <wp:extent cx="1266092" cy="2869810"/>
             <wp:effectExtent l="0" t="0" r="4445" b="635"/>
             <wp:docPr id="14" name="image5.png"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="image5.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId19"/>
+                    <a:blip r:embed="rId20"/>
                     <a:srcRect l="3704" t="697" r="3704" b="1724"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1272181" cy="2883611"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00626004">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00626004">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Arial"/>
+      <w:r w:rsidR="009F0C89">
+        <w:rPr>
           <w:noProof/>
-          <w:lang w:val="es-CO" w:eastAsia="es-CO"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="13280523" wp14:editId="38AC1AB4">
-[...3 lines deleted...]
-            <wp:cNvGraphicFramePr/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="20EA2C29" wp14:editId="05EE8CA8">
+            <wp:extent cx="4023360" cy="2857500"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1451223327" name="Imagen 6"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image12.png"/>
-                    <pic:cNvPicPr preferRelativeResize="0"/>
+                    <pic:cNvPr id="0" name="Picture 12"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId20"/>
+                    <a:blip r:embed="rId21">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr>
+                  <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4034760" cy="2863783"/>
+                      <a:ext cx="4023360" cy="2857500"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:ln/>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="4527277B" w14:textId="77777777" w:rsidR="00662AC1" w:rsidRPr="00F37A17" w:rsidRDefault="00662AC1" w:rsidP="00662AC1">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00F37A17">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Fuente: Elaboración propia</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="024C5F9A" w14:textId="77777777" w:rsidR="00662AC1" w:rsidRDefault="00662AC1" w:rsidP="00662AC1">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
@@ -10684,97 +10506,108 @@
         <w:t>Figura 7</w:t>
       </w:r>
       <w:r w:rsidR="00662AC1">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00662AC1">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Video tutori</w:t>
       </w:r>
       <w:r w:rsidR="00662AC1">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>al integrado en el sistema AALE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EACB8DA" w14:textId="1EC22703" w:rsidR="00293BD4" w:rsidRDefault="00661C2D" w:rsidP="003F10F4">
+    <w:p w14:paraId="4EACB8DA" w14:textId="3F3BCCA6" w:rsidR="00293BD4" w:rsidRDefault="009F0C89" w:rsidP="003F10F4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2716"/>
         </w:tabs>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00626004">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
           <w:noProof/>
-          <w:lang w:val="es-CO" w:eastAsia="es-CO"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6F455692" wp14:editId="0F51F0F6">
-[...3 lines deleted...]
-            <wp:cNvGraphicFramePr/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1DF4976F" wp14:editId="1145D652">
+            <wp:extent cx="5547360" cy="3383280"/>
+            <wp:effectExtent l="0" t="0" r="0" b="7620"/>
+            <wp:docPr id="1290652926" name="Imagen 7"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image15.png"/>
-                    <pic:cNvPicPr preferRelativeResize="0"/>
+                    <pic:cNvPr id="0" name="Picture 14"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId21"/>
+                    <a:blip r:embed="rId22">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr>
+                  <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5580782" cy="3402559"/>
+                      <a:ext cx="5547360" cy="3383280"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:ln/>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="0ACE508C" w14:textId="77777777" w:rsidR="00662AC1" w:rsidRPr="00F37A17" w:rsidRDefault="00662AC1" w:rsidP="00662AC1">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00F37A17">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Fuente: Elaboración propia</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E4A2173" w14:textId="36BFAAA9" w:rsidR="00662AC1" w:rsidRPr="00E41792" w:rsidRDefault="00D90F84" w:rsidP="00D02078">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2716"/>
         </w:tabs>
@@ -10911,97 +10744,108 @@
       </w:r>
       <w:r w:rsidR="00662AC1">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00662AC1">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Documento final con semáforo según el co</w:t>
       </w:r>
       <w:r w:rsidR="00662AC1">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>mportamiento de los estudiantes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21092907" w14:textId="77777777" w:rsidR="00661C2D" w:rsidRPr="00626004" w:rsidRDefault="00661C2D" w:rsidP="006C7532">
+    <w:p w14:paraId="21092907" w14:textId="5246E7CD" w:rsidR="00661C2D" w:rsidRPr="00626004" w:rsidRDefault="009F0C89" w:rsidP="006C7532">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2716"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00626004">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Arial"/>
+      <w:r>
+        <w:rPr>
           <w:noProof/>
-          <w:lang w:val="es-CO" w:eastAsia="es-CO"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5764E0DE" wp14:editId="54138036">
-[...3 lines deleted...]
-            <wp:cNvGraphicFramePr/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5C594F24" wp14:editId="13878D5D">
+            <wp:extent cx="5608320" cy="3802380"/>
+            <wp:effectExtent l="0" t="0" r="0" b="7620"/>
+            <wp:docPr id="1936435822" name="Imagen 8"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image1.png"/>
-                    <pic:cNvPicPr preferRelativeResize="0"/>
+                    <pic:cNvPr id="0" name="Picture 16"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId22"/>
+                    <a:blip r:embed="rId23">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr>
+                  <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5612130" cy="3803015"/>
+                      <a:ext cx="5608320" cy="3802380"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:ln/>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="64948133" w14:textId="77777777" w:rsidR="00662AC1" w:rsidRPr="00F37A17" w:rsidRDefault="00662AC1" w:rsidP="00662AC1">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00F37A17">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Fuente: Elaboración propia</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14183670" w14:textId="77777777" w:rsidR="00662AC1" w:rsidRDefault="00662AC1" w:rsidP="00662AC1">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
@@ -11672,247 +11516,139 @@
       </w:r>
       <w:r w:rsidRPr="00C96824">
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>(1), 271–282.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DF739E6" w14:textId="77777777" w:rsidR="00C96824" w:rsidRPr="00114D8A" w:rsidRDefault="00C96824" w:rsidP="00C96824">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="480" w:hanging="480"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C96824">
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ayala, R. (2021). </w:t>
-[...85 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Ayala, R. (2021). Zooming in on virtual education: biopolitics and student-centred learning. </w:t>
+      </w:r>
       <w:r w:rsidRPr="00114D8A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>Educacion</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Medica</w:t>
+        <w:t>Educacion Medica</w:t>
       </w:r>
       <w:r w:rsidRPr="00114D8A">
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00114D8A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>22</w:t>
       </w:r>
       <w:r w:rsidRPr="00114D8A">
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 177–180. </w:t>
       </w:r>
       <w:r w:rsidRPr="00114D8A">
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:color w:val="009DE5"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>https://doi.org/10.1016/j.edumed.2021.01.004</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40752FE7" w14:textId="77777777" w:rsidR="00C96824" w:rsidRPr="00114D8A" w:rsidRDefault="00C96824" w:rsidP="00C96824">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="480" w:hanging="480"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00114D8A">
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>Cáceres-</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">, P., Rodríguez-García, A.-M., Gómez, G. y Rodríguez, C. (2020). Analíticas de aprendizaje en educación superior: una revisión de la literatura científica de impacto. </w:t>
+        <w:t xml:space="preserve">Cáceres-Reche, P., Rodríguez-García, A.-M., Gómez, G. y Rodríguez, C. (2020). Analíticas de aprendizaje en educación superior: una revisión de la literatura científica de impacto. </w:t>
       </w:r>
       <w:r w:rsidRPr="00114D8A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>IJERI: International Journal of Educational Research and Innovation</w:t>
       </w:r>
       <w:r w:rsidRPr="00114D8A">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00114D8A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>13</w:t>
       </w:r>
       <w:r w:rsidRPr="00114D8A">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, 32–46. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidRPr="00114D8A">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:color w:val="009DE5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.46661/ijeri.4584</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="10539CB6" w14:textId="77777777" w:rsidR="005838FE" w:rsidRPr="005838FE" w:rsidRDefault="005838FE" w:rsidP="005838FE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="480" w:hanging="480"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
@@ -11981,256 +11717,168 @@
         <w:rPr>
           <w:i/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Revista Iberoamericana de Educación</w:t>
       </w:r>
       <w:r w:rsidRPr="00114D8A">
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>, </w:t>
       </w:r>
       <w:r w:rsidRPr="00114D8A">
         <w:rPr>
           <w:i/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>80</w:t>
       </w:r>
       <w:r w:rsidRPr="00114D8A">
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 31-54. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidRPr="00114D8A">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:color w:val="009DE5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:val="es-ES_tradnl"/>
           </w:rPr>
           <w:t>https://doi.org/10.35362/rie8013428</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3A2E2A79" w14:textId="77777777" w:rsidR="00C96824" w:rsidRPr="00114D8A" w:rsidRDefault="00C96824" w:rsidP="00C96824">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:color w:val="009DE5"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005838FE">
         <w:rPr>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Hssina</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="005838FE">
+        <w:t xml:space="preserve">Hssina, B. and Erritali, M. (2019). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00114D8A">
         <w:rPr>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">, B. and </w:t>
-[...43 lines deleted...]
-        <w:t xml:space="preserve"> based on a genetic algorithm in an adaptive learning system. </w:t>
+        <w:t>A personalized pedagogical objectives based on a genetic algorithm in an adaptive learning system. </w:t>
       </w:r>
       <w:r w:rsidRPr="00114D8A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Procedia Computer Science</w:t>
       </w:r>
       <w:r w:rsidRPr="00114D8A">
         <w:rPr>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, </w:t>
       </w:r>
       <w:r w:rsidRPr="00114D8A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>151</w:t>
       </w:r>
       <w:r w:rsidRPr="00114D8A">
         <w:rPr>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1152-1157. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:tgtFrame="_blank" w:tooltip="Persistent link using digital object identifier" w:history="1">
+      <w:hyperlink r:id="rId26" w:tgtFrame="_blank" w:tooltip="Persistent link using digital object identifier" w:history="1">
         <w:r w:rsidRPr="00114D8A">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:color w:val="009DE5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.1016/j.procs.2019.04.164</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="18203DCC" w14:textId="1055A5F1" w:rsidR="00C96824" w:rsidRPr="00114D8A" w:rsidRDefault="00C96824" w:rsidP="00C96824">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="480" w:hanging="480"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00114D8A">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Iqbal, R.</w:t>
       </w:r>
       <w:r w:rsidR="005838FE">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve">, S. and Yousuf, U. </w:t>
+        <w:t xml:space="preserve">, Faiyas, D., More, B., Mahmund, S. and Yousuf, U. </w:t>
       </w:r>
       <w:r w:rsidRPr="00114D8A">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (2018). Technological Forecasting &amp; Social Change Big data </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Computational intelligence techniques and application areas. </w:t>
+        <w:t xml:space="preserve"> (2018). Technological Forecasting &amp; Social Change Big data analytics : Computational intelligence techniques and application areas. </w:t>
       </w:r>
       <w:r w:rsidRPr="00114D8A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Technological Forecasting &amp; Social Change</w:t>
       </w:r>
       <w:r w:rsidRPr="00114D8A">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="005838FE">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>153</w:t>
       </w:r>
       <w:r w:rsidRPr="00114D8A">
         <w:rPr>
@@ -12243,71 +11891,57 @@
           <w:rStyle w:val="Hipervnculo"/>
           <w:color w:val="009DE5"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>https://doi.org/10.1016/j.techfore.2018.03.024</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27EF8CC8" w14:textId="77777777" w:rsidR="00C96824" w:rsidRPr="00114D8A" w:rsidRDefault="00C96824" w:rsidP="00C96824">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="480" w:hanging="480"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005838FE">
         <w:rPr>
           <w:lang w:val="es-CO"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lerís, D., Vea, F. y </w:t>
-[...6 lines deleted...]
-        <w:t>Velm</w:t>
+        <w:t>Lerís, D., Vea, F. y Velm</w:t>
       </w:r>
       <w:r w:rsidRPr="00114D8A">
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>azán</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">, Á. (2015). Aprendizaje adaptativo en Moodle: tres casos prácticos. </w:t>
+        <w:t xml:space="preserve">azán, Á. (2015). Aprendizaje adaptativo en Moodle: tres casos prácticos. </w:t>
       </w:r>
       <w:r w:rsidRPr="00114D8A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Education in the Knowledge Society (EKS)</w:t>
       </w:r>
       <w:r w:rsidRPr="00114D8A">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00114D8A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>16</w:t>
       </w:r>
       <w:r w:rsidRPr="00114D8A">
         <w:rPr>
@@ -12328,69 +11962,51 @@
     <w:p w14:paraId="2BF8AE0C" w14:textId="47FA3836" w:rsidR="00C96824" w:rsidRPr="00114D8A" w:rsidRDefault="00C96824" w:rsidP="00C96824">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="480" w:hanging="480"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C96824">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Méndez, S., Romo, A., Cuevas, R. y Sampieri, H. (2016). </w:t>
       </w:r>
       <w:r w:rsidRPr="00114D8A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Manual </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> al SPSS Statistics Standard Edition 22</w:t>
+        <w:t>Manual introductorio al SPSS Statistics Standard Edition 22</w:t>
       </w:r>
       <w:r w:rsidRPr="00114D8A">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>. https://www.fibao.es/media/uploads/manual_de_spss_universidad_de_celaya.pdf</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E39D095" w14:textId="12B2F5FF" w:rsidR="00C96824" w:rsidRPr="00114D8A" w:rsidRDefault="00C96824" w:rsidP="00C96824">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="480" w:hanging="480"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00114D8A">
         <w:rPr>
           <w:sz w:val="22"/>
@@ -12399,71 +12015,60 @@
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Monje, C. A. (2011). </w:t>
       </w:r>
       <w:r w:rsidRPr="005838FE">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Metodología de la investigación cuantitativa y cualitativa. Guía didáctica</w:t>
       </w:r>
       <w:r w:rsidRPr="00114D8A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="005838FE">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve">Universidad </w:t>
-[...5 lines deleted...]
-          <w:iCs/>
+        <w:t>Universidad Surcolombiana</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00114D8A">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>Surcolombiana</w:t>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
+      <w:hyperlink r:id="rId27" w:history="1">
         <w:r w:rsidR="005838FE" w:rsidRPr="003067F2">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:sz w:val="22"/>
             <w:lang w:val="es-ES_tradnl"/>
           </w:rPr>
           <w:t>https://www.uv.mx/rmipe/files/2017/02/Guia-didactica-metodologia-de-la-investigacion.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="005838FE">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B03D640" w14:textId="5CBCC346" w:rsidR="00C96824" w:rsidRPr="00114D8A" w:rsidRDefault="00C96824" w:rsidP="00C96824">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:lang w:val="es-ES_tradnl"/>
@@ -12498,63 +12103,55 @@
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="005838FE">
         <w:rPr>
           <w:color w:val="222222"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> Universidad de Alicante.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D3EFAF1" w14:textId="77777777" w:rsidR="00C96824" w:rsidRPr="00114D8A" w:rsidRDefault="00C96824" w:rsidP="00C96824">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="480" w:hanging="480"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00114D8A">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Nessipbayeva</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">, O. and Egger, R. (2015). A Comparative Study of Teaching Style and Infrastructure of Learning of Higher Education in Austria and Kazakhstan. </w:t>
+        <w:t xml:space="preserve">Nessipbayeva, O. and Egger, R. (2015). A Comparative Study of Teaching Style and Infrastructure of Learning of Higher Education in Austria and Kazakhstan. </w:t>
       </w:r>
       <w:r w:rsidRPr="00114D8A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Procedia - Social and Behavioral Sciences</w:t>
       </w:r>
       <w:r w:rsidRPr="00114D8A">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00114D8A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>197</w:t>
       </w:r>
       <w:r w:rsidRPr="00114D8A">
         <w:rPr>
@@ -12563,77 +12160,55 @@
         <w:t xml:space="preserve">(February), 1271–1277. </w:t>
       </w:r>
       <w:r w:rsidRPr="00114D8A">
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:color w:val="009DE5"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>https://doi.org/10.1016/j.sbspro.2015.07.399</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47ED9D08" w14:textId="77777777" w:rsidR="00C96824" w:rsidRPr="00114D8A" w:rsidRDefault="00C96824" w:rsidP="00C96824">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="480" w:hanging="480"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00114D8A">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Pliakos</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">, W. (2019). Integrating machine learning into item response theory for addressing the cold start problem in adaptive learning systems. </w:t>
+        <w:t xml:space="preserve">Pliakos, K., Joo, S. H., Park, J. Y., Cornillie, F., Vens, C. and van den Noortgate, W. (2019). Integrating machine learning into item response theory for addressing the cold start problem in adaptive learning systems. </w:t>
       </w:r>
       <w:r w:rsidRPr="00114D8A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Computers and Education</w:t>
       </w:r>
       <w:r w:rsidRPr="00114D8A">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00114D8A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>137</w:t>
       </w:r>
       <w:r w:rsidRPr="00114D8A">
         <w:rPr>
@@ -12657,121 +12232,57 @@
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="480" w:hanging="480"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:color w:val="009DE5"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C96824">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Quiroga-Baquero, L. y Padilla, M. (2014). </w:t>
       </w:r>
       <w:r w:rsidRPr="00114D8A">
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">El concepto de modo lingüístico y su aplicación en los procesos de enseñanza-aprendizaje mediante las TIC´S. </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00114D8A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>Journal</w:t>
-[...62 lines deleted...]
-        <w:t xml:space="preserve"> &amp; Social Issues</w:t>
+        <w:t>Journal of Behavior, Health &amp; Social Issues</w:t>
       </w:r>
       <w:r w:rsidRPr="00114D8A">
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00114D8A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00114D8A">
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>(1), 9.</w:t>
       </w:r>
       <w:r w:rsidRPr="00114D8A">
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:color w:val="009DE5"/>
@@ -12792,131 +12303,93 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00114D8A">
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">Santos, A. (2019). </w:t>
       </w:r>
       <w:r w:rsidRPr="00114D8A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Propuesta de un modelo de analítica académica para la educación superior</w:t>
       </w:r>
       <w:r w:rsidRPr="00114D8A">
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
+      <w:hyperlink r:id="rId28" w:history="1">
         <w:r w:rsidRPr="00114D8A">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:lang w:val="es-ES_tradnl"/>
           </w:rPr>
           <w:t>https://repositorio.grial.eu/bitstream/grial/1673/1/Alejandra Santos PI.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00114D8A">
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A0B8A6B" w14:textId="77777777" w:rsidR="00C96824" w:rsidRPr="00C96824" w:rsidRDefault="00C96824" w:rsidP="00C96824">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="480" w:hanging="480"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00114D8A">
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">Soler, S. F. y Soler, L. (2012). Usos del coeficiente alfa de Cronbach en el análisis de instrumentos escritos. </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C96824">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Revista</w:t>
-[...37 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Revista Médica Electrónica</w:t>
+      </w:r>
       <w:r w:rsidRPr="00C96824">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00C96824">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>34</w:t>
       </w:r>
       <w:r w:rsidRPr="00C96824">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(1), 01–06</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17C9FCFF" w14:textId="77777777" w:rsidR="00C96824" w:rsidRDefault="00C96824" w:rsidP="00C96824">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
@@ -12944,51 +12417,51 @@
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Learning and Individual Differences</w:t>
       </w:r>
       <w:r w:rsidRPr="00114D8A">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00114D8A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>40</w:t>
       </w:r>
       <w:r w:rsidRPr="00114D8A">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, 163–169. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28" w:history="1">
+      <w:hyperlink r:id="rId29" w:history="1">
         <w:r w:rsidRPr="00114D8A">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.1016/j.lindif.2015.03.026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3AFB791C" w14:textId="77777777" w:rsidR="00C96824" w:rsidRDefault="00C96824" w:rsidP="00C96824">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="480" w:hanging="480"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="751E6E9A" w14:textId="77777777" w:rsidR="00D02078" w:rsidRDefault="00D02078" w:rsidP="00C96824">
@@ -13084,81 +12557,56 @@
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="480" w:hanging="480"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="69EB7E0F" w14:textId="77777777" w:rsidR="00E90B27" w:rsidRPr="00150BE4" w:rsidRDefault="00E90B27" w:rsidP="00E90B27">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3A0A8A28" w14:textId="2F82AA0E" w:rsidR="00662A52" w:rsidRPr="00150BE4" w:rsidRDefault="00662A52" w:rsidP="00E90B27">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00150BE4">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Información</w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Información de soporte </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38A5402B" w14:textId="77777777" w:rsidR="00D02078" w:rsidRDefault="00D50738" w:rsidP="00D02078">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00626004">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:val="es-ES_tradnl"/>
@@ -13180,95 +12628,51 @@
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00626004">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sub </w:t>
-[...43 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>Sub Depurar_datos()</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F152C6A" w14:textId="77777777" w:rsidR="00D50738" w:rsidRPr="00626004" w:rsidRDefault="00D50738" w:rsidP="00F875EA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00626004">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
@@ -13284,73 +12688,51 @@
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00626004">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve">' </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> Macro</w:t>
+        <w:t>' Depurar_datos Macro</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="347CEC4A" w14:textId="77777777" w:rsidR="00D50738" w:rsidRPr="00626004" w:rsidRDefault="00D50738" w:rsidP="00F875EA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00626004">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
@@ -13428,1652 +12810,1140 @@
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D50738" w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Cells.EntireColumn.AutoFit</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="09A4274A" w14:textId="698F709F" w:rsidR="00D50738" w:rsidRPr="00150BE4" w:rsidRDefault="00150BE4" w:rsidP="00F875EA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D50738" w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>ActiveWindow.ScrollColumn</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> = 2</w:t>
+        <w:t>ActiveWindow.ScrollColumn = 2</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79840A43" w14:textId="40D56A38" w:rsidR="00D50738" w:rsidRPr="00150BE4" w:rsidRDefault="00150BE4" w:rsidP="00F875EA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D50738" w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>ActiveWindow.ScrollColumn</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> = 3</w:t>
+        <w:t>ActiveWindow.ScrollColumn = 3</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="598A9803" w14:textId="27C00681" w:rsidR="00D50738" w:rsidRPr="00150BE4" w:rsidRDefault="00150BE4" w:rsidP="00F875EA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D50738" w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>ActiveWindow.ScrollColumn</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> = 4</w:t>
+        <w:t>ActiveWindow.ScrollColumn = 4</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34F685AE" w14:textId="2E109765" w:rsidR="00D50738" w:rsidRPr="00150BE4" w:rsidRDefault="00150BE4" w:rsidP="00F875EA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D50738" w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>ActiveWindow.ScrollColumn</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> = 5</w:t>
+        <w:t>ActiveWindow.ScrollColumn = 5</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70732ED6" w14:textId="2E4F586D" w:rsidR="00D50738" w:rsidRPr="00150BE4" w:rsidRDefault="00150BE4" w:rsidP="00F875EA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D50738" w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>ActiveWindow.ScrollColumn</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> = 6</w:t>
+        <w:t>ActiveWindow.ScrollColumn = 6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DD8C4A7" w14:textId="5F8EA109" w:rsidR="00D50738" w:rsidRPr="00150BE4" w:rsidRDefault="00150BE4" w:rsidP="00F875EA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D50738" w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>ActiveWindow.ScrollColumn</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> = 7</w:t>
+        <w:t>ActiveWindow.ScrollColumn = 7</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FFCE65A" w14:textId="7D827564" w:rsidR="00D50738" w:rsidRPr="00150BE4" w:rsidRDefault="00150BE4" w:rsidP="00F875EA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D50738" w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Columns("</w:t>
-[...21 lines deleted...]
-        <w:t>").Select</w:t>
+        <w:t>Columns("G:I").Select</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="341DE090" w14:textId="44208988" w:rsidR="00D50738" w:rsidRPr="00150BE4" w:rsidRDefault="00150BE4" w:rsidP="00F875EA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D50738" w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Application.CutCopyMode</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> = False</w:t>
+        <w:t>Application.CutCopyMode = False</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="793CD44B" w14:textId="1CE37659" w:rsidR="00D50738" w:rsidRPr="00150BE4" w:rsidRDefault="00150BE4" w:rsidP="00F875EA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D50738" w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Selection.Delete</w:t>
-[...35 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Selection.Delete Shift:=xlToLeft</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="2DA9353D" w14:textId="7A1C85CE" w:rsidR="00D50738" w:rsidRPr="00150BE4" w:rsidRDefault="00150BE4" w:rsidP="00F875EA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D50738" w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>ActiveWindow.ScrollColumn</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> = 6</w:t>
+        <w:t>ActiveWindow.ScrollColumn = 6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F6C1F87" w14:textId="24D376CC" w:rsidR="00D50738" w:rsidRPr="00150BE4" w:rsidRDefault="00150BE4" w:rsidP="00F875EA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D50738" w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>ActiveWindow.ScrollColumn</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> = 5</w:t>
+        <w:t>ActiveWindow.ScrollColumn = 5</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02026AFE" w14:textId="78AF1E1E" w:rsidR="00D50738" w:rsidRPr="00150BE4" w:rsidRDefault="00150BE4" w:rsidP="00F875EA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D50738" w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>ActiveWindow.ScrollColumn</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> = 4</w:t>
+        <w:t>ActiveWindow.ScrollColumn = 4</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31CF49CC" w14:textId="74C2556F" w:rsidR="00D50738" w:rsidRPr="00150BE4" w:rsidRDefault="00150BE4" w:rsidP="00F875EA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D50738" w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>ActiveWindow.ScrollColumn</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> = 3</w:t>
+        <w:t>ActiveWindow.ScrollColumn = 3</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="784EE170" w14:textId="6B97202B" w:rsidR="00D50738" w:rsidRPr="00150BE4" w:rsidRDefault="00150BE4" w:rsidP="00F875EA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D50738" w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>ActiveWindow.ScrollColumn</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> = 2</w:t>
+        <w:t>ActiveWindow.ScrollColumn = 2</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="052B7DBA" w14:textId="3B7974F5" w:rsidR="00D50738" w:rsidRPr="00150BE4" w:rsidRDefault="00150BE4" w:rsidP="00F875EA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D50738" w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>ActiveWindow.ScrollColumn</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> = 1</w:t>
+        <w:t>ActiveWindow.ScrollColumn = 1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7082FBBE" w14:textId="3D4FD984" w:rsidR="00D50738" w:rsidRPr="00150BE4" w:rsidRDefault="00150BE4" w:rsidP="00F875EA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D50738" w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Columns("</w:t>
-[...21 lines deleted...]
-        <w:t>").Select</w:t>
+        <w:t>Columns("A:F").Select</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C00AA8C" w14:textId="4C02F938" w:rsidR="00D50738" w:rsidRPr="00150BE4" w:rsidRDefault="00150BE4" w:rsidP="00F875EA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D50738" w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Selection.AutoFilter</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="709BA6E1" w14:textId="41187903" w:rsidR="00D50738" w:rsidRPr="00150BE4" w:rsidRDefault="00150BE4" w:rsidP="00F875EA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D50738" w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>ActiveWorkbook.Worksheets("Hoja1"</w:t>
-[...21 lines deleted...]
-        <w:t>.SortFields.Clear</w:t>
+        <w:t>ActiveWorkbook.Worksheets("Hoja1").AutoFilter.Sort.SortFields.Clear</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5E06D8" w14:textId="5D437459" w:rsidR="00D50738" w:rsidRPr="00150BE4" w:rsidRDefault="00150BE4" w:rsidP="00F875EA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D50738" w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>ActiveWorkbook.Worksheets("Hoja1"</w:t>
-[...21 lines deleted...]
-        <w:t>.SortFields.Add2 Key:=Range _</w:t>
+        <w:t>ActiveWorkbook.Worksheets("Hoja1").AutoFilter.Sort.SortFields.Add2 Key:=Range _</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18393EC0" w14:textId="21527EBF" w:rsidR="00D50738" w:rsidRPr="00150BE4" w:rsidRDefault="00150BE4" w:rsidP="00F875EA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D50738" w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">("D1:D266"), </w:t>
-[...67 lines deleted...]
-        <w:t>, DataOption:= _</w:t>
+        <w:t>("D1:D266"), SortOn:=xlSortOnValues, Order:=xlAscending, DataOption:= _</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6728FAA7" w14:textId="2E360750" w:rsidR="00D50738" w:rsidRPr="00150BE4" w:rsidRDefault="00150BE4" w:rsidP="00F875EA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D50738" w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>xlSortNormal</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="2A24CDA2" w14:textId="69DFA9C7" w:rsidR="00D50738" w:rsidRPr="00150BE4" w:rsidRDefault="00150BE4" w:rsidP="00F875EA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D50738" w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">With </w:t>
-[...46 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>With ActiveWorkbook.Worksheets("Hoja1").AutoFilter.Sort</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="60F18815" w14:textId="046AD0CE" w:rsidR="00D50738" w:rsidRPr="00150BE4" w:rsidRDefault="00150BE4" w:rsidP="00F875EA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D50738" w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>.Header</w:t>
-[...23 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>.Header = xlYes</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="2CFE6B5E" w14:textId="7567E456" w:rsidR="00D50738" w:rsidRPr="00150BE4" w:rsidRDefault="00150BE4" w:rsidP="00F875EA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D50738" w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve"> = False</w:t>
+        <w:t>.MatchCase = False</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3769B18B" w14:textId="454C0E22" w:rsidR="00D50738" w:rsidRPr="00150BE4" w:rsidRDefault="00150BE4" w:rsidP="00F875EA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D50738" w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>.Orientation</w:t>
-[...23 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>.Orientation = xlTopToBottom</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="6CCCE468" w14:textId="19CEC5C8" w:rsidR="00D50738" w:rsidRPr="00150BE4" w:rsidRDefault="00150BE4" w:rsidP="00F875EA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D50738" w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...35 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>.SortMethod = xlPinYin</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="0B634B7E" w14:textId="340C7CB9" w:rsidR="00D50738" w:rsidRPr="00150BE4" w:rsidRDefault="00150BE4" w:rsidP="00F875EA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D50738" w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.Apply</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="7B53CEDA" w14:textId="6CBAEE7A" w:rsidR="00D50738" w:rsidRPr="00150BE4" w:rsidRDefault="00150BE4" w:rsidP="00F875EA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
@@ -15100,635 +13970,341 @@
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D50738" w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Cells.Select</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="264BAB26" w14:textId="735A78C0" w:rsidR="00D50738" w:rsidRPr="00150BE4" w:rsidRDefault="00150BE4" w:rsidP="00F875EA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D50738" w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Selection.Borders</w:t>
-[...69 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Selection.Borders(xlDiagonalDown).LineStyle = xlNone</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="3FF191FE" w14:textId="1178889A" w:rsidR="00D50738" w:rsidRPr="00150BE4" w:rsidRDefault="00150BE4" w:rsidP="00F875EA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D50738" w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Selection.Borders</w:t>
-[...69 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Selection.Borders(xlDiagonalUp).LineStyle = xlNone</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="317A982A" w14:textId="712A257E" w:rsidR="00D50738" w:rsidRPr="00150BE4" w:rsidRDefault="00150BE4" w:rsidP="00F875EA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D50738" w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">With </w:t>
-[...43 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>With Selection.Borders(xlEdgeLeft)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="472C4365" w14:textId="18397E0F" w:rsidR="00D50738" w:rsidRPr="00150BE4" w:rsidRDefault="00150BE4" w:rsidP="00F875EA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D50738" w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...35 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>.LineStyle = xlContinuous</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="0822661E" w14:textId="23ADEB80" w:rsidR="00D50738" w:rsidRPr="00150BE4" w:rsidRDefault="00150BE4" w:rsidP="00F875EA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D50738" w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve"> = 0</w:t>
+        <w:t>.ColorIndex = 0</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AB43A02" w14:textId="733BE5D4" w:rsidR="00D50738" w:rsidRPr="00150BE4" w:rsidRDefault="00150BE4" w:rsidP="00F875EA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D50738" w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve"> = 0</w:t>
+        <w:t>.TintAndShade = 0</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F221F8A" w14:textId="2DD3C6E7" w:rsidR="00D50738" w:rsidRPr="00150BE4" w:rsidRDefault="00150BE4" w:rsidP="00F875EA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D50738" w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>.Weight</w:t>
-[...23 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>.Weight = xlThin</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="3B20CF8B" w14:textId="050B91E2" w:rsidR="00D50738" w:rsidRPr="00150BE4" w:rsidRDefault="00150BE4" w:rsidP="00F875EA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
@@ -15763,364 +14339,212 @@
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D50738" w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">With </w:t>
-[...43 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>With Selection.Borders(xlEdgeTop)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BFBFAB6" w14:textId="11002945" w:rsidR="00D50738" w:rsidRPr="00150BE4" w:rsidRDefault="00150BE4" w:rsidP="00F875EA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D50738" w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...35 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>.LineStyle = xlContinuous</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="5CCDD6FB" w14:textId="6DFC86AC" w:rsidR="00D50738" w:rsidRPr="00150BE4" w:rsidRDefault="00150BE4" w:rsidP="00F875EA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D50738" w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve"> = 0</w:t>
+        <w:t>.ColorIndex = 0</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FBD443B" w14:textId="7BAF4E4F" w:rsidR="00D50738" w:rsidRPr="00150BE4" w:rsidRDefault="00150BE4" w:rsidP="00F875EA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D50738" w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve"> = 0</w:t>
+        <w:t>.TintAndShade = 0</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AEF7E98" w14:textId="5B5C2C75" w:rsidR="00D50738" w:rsidRPr="00150BE4" w:rsidRDefault="00150BE4" w:rsidP="00F875EA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D50738" w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>.Weight</w:t>
-[...23 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>.Weight = xlThin</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="50D89464" w14:textId="7ABCCD9F" w:rsidR="00D50738" w:rsidRPr="00150BE4" w:rsidRDefault="00150BE4" w:rsidP="00F875EA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
@@ -16155,364 +14579,212 @@
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D50738" w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">With </w:t>
-[...43 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>With Selection.Borders(xlEdgeBottom)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F6CCA80" w14:textId="16952499" w:rsidR="00D50738" w:rsidRPr="00150BE4" w:rsidRDefault="00150BE4" w:rsidP="00F875EA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D50738" w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...35 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>.LineStyle = xlContinuous</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="6BA18190" w14:textId="72E19A23" w:rsidR="00D50738" w:rsidRPr="00150BE4" w:rsidRDefault="00150BE4" w:rsidP="00F875EA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D50738" w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve"> = 0</w:t>
+        <w:t>.ColorIndex = 0</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DF47530" w14:textId="4BD31065" w:rsidR="00D50738" w:rsidRPr="00150BE4" w:rsidRDefault="00150BE4" w:rsidP="00F875EA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D50738" w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve"> = 0</w:t>
+        <w:t>.TintAndShade = 0</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1640804A" w14:textId="6A23CD95" w:rsidR="00D50738" w:rsidRPr="00150BE4" w:rsidRDefault="00150BE4" w:rsidP="00F875EA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D50738" w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>.Weight</w:t>
-[...23 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>.Weight = xlThin</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="43866628" w14:textId="44052A46" w:rsidR="00D50738" w:rsidRPr="00150BE4" w:rsidRDefault="00150BE4" w:rsidP="00F875EA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
@@ -16547,364 +14819,212 @@
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D50738" w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">With </w:t>
-[...43 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>With Selection.Borders(xlEdgeRight)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15DA508C" w14:textId="68137EA4" w:rsidR="00D50738" w:rsidRPr="00150BE4" w:rsidRDefault="00150BE4" w:rsidP="00F875EA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D50738" w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...35 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>.LineStyle = xlContinuous</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="7350CA9F" w14:textId="27872FE2" w:rsidR="00D50738" w:rsidRPr="00150BE4" w:rsidRDefault="00150BE4" w:rsidP="00F875EA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D50738" w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve"> = 0</w:t>
+        <w:t>.ColorIndex = 0</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D7A25B4" w14:textId="50A9228D" w:rsidR="00D50738" w:rsidRPr="00150BE4" w:rsidRDefault="00150BE4" w:rsidP="00F875EA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D50738" w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve"> = 0</w:t>
+        <w:t>.TintAndShade = 0</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5205529D" w14:textId="14C27F24" w:rsidR="00D50738" w:rsidRPr="00150BE4" w:rsidRDefault="00150BE4" w:rsidP="00F875EA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D50738" w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>.Weight</w:t>
-[...23 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>.Weight = xlThin</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="313F445A" w14:textId="5416D229" w:rsidR="00D50738" w:rsidRPr="00150BE4" w:rsidRDefault="00150BE4" w:rsidP="00F875EA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
@@ -16939,364 +15059,212 @@
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D50738" w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">With </w:t>
-[...43 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>With Selection.Borders(xlInsideVertical)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75B93992" w14:textId="455BCCA8" w:rsidR="00D50738" w:rsidRPr="00150BE4" w:rsidRDefault="00150BE4" w:rsidP="00F875EA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D50738" w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...35 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>.LineStyle = xlContinuous</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="5DE296EA" w14:textId="0980AE7C" w:rsidR="00D50738" w:rsidRPr="00150BE4" w:rsidRDefault="00150BE4" w:rsidP="00F875EA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D50738" w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve"> = 0</w:t>
+        <w:t>.ColorIndex = 0</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58C47908" w14:textId="61483C63" w:rsidR="00D50738" w:rsidRPr="00150BE4" w:rsidRDefault="00150BE4" w:rsidP="00F875EA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D50738" w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve"> = 0</w:t>
+        <w:t>.TintAndShade = 0</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04640293" w14:textId="0BFD8B14" w:rsidR="00D50738" w:rsidRPr="00150BE4" w:rsidRDefault="00150BE4" w:rsidP="00F875EA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D50738" w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>.Weight</w:t>
-[...23 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>.Weight = xlThin</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="0BC36CA4" w14:textId="23EB08B7" w:rsidR="00D50738" w:rsidRPr="00150BE4" w:rsidRDefault="00150BE4" w:rsidP="00F875EA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
@@ -17331,364 +15299,212 @@
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D50738" w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">With </w:t>
-[...43 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>With Selection.Borders(xlInsideHorizontal)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1632EE90" w14:textId="131116AA" w:rsidR="00D50738" w:rsidRPr="00150BE4" w:rsidRDefault="00150BE4" w:rsidP="00F875EA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D50738" w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...35 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>.LineStyle = xlContinuous</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="3AF6D5B1" w14:textId="230825EF" w:rsidR="00D50738" w:rsidRPr="00150BE4" w:rsidRDefault="00150BE4" w:rsidP="00F875EA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D50738" w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve"> = 0</w:t>
+        <w:t>.ColorIndex = 0</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A70B6CD" w14:textId="5430A127" w:rsidR="00D50738" w:rsidRPr="00150BE4" w:rsidRDefault="00150BE4" w:rsidP="00F875EA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D50738" w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve"> = 0</w:t>
+        <w:t>.TintAndShade = 0</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4121A599" w14:textId="5A9C4B60" w:rsidR="00D50738" w:rsidRPr="00150BE4" w:rsidRDefault="00150BE4" w:rsidP="00F875EA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D50738" w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>.Weight</w:t>
-[...23 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>.Weight = xlThin</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="42DAB13A" w14:textId="34F1EF59" w:rsidR="00D50738" w:rsidRPr="00150BE4" w:rsidRDefault="00150BE4" w:rsidP="00F875EA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
@@ -17715,333 +15531,259 @@
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D50738" w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Range(</w:t>
-[...10 lines deleted...]
-        <w:t>"A1:F1").Select</w:t>
+        <w:t>Range("A1:F1").Select</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27E3602B" w14:textId="3D08AEB4" w:rsidR="00D50738" w:rsidRPr="00150BE4" w:rsidRDefault="00150BE4" w:rsidP="00F875EA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D50738" w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>ActiveWindow.ScrollColumn</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> = 2</w:t>
+        <w:t>ActiveWindow.ScrollColumn = 2</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58ED223E" w14:textId="0917633F" w:rsidR="00D50738" w:rsidRPr="00150BE4" w:rsidRDefault="00150BE4" w:rsidP="00F875EA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D50738" w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>ActiveWindow.ScrollColumn</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> = 3</w:t>
+        <w:t>ActiveWindow.ScrollColumn = 3</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C478F73" w14:textId="7FBDD2C8" w:rsidR="00D50738" w:rsidRPr="00150BE4" w:rsidRDefault="00150BE4" w:rsidP="00F875EA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D50738" w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>ActiveWindow.ScrollColumn</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> = 2</w:t>
+        <w:t>ActiveWindow.ScrollColumn = 2</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0056E9FA" w14:textId="783AC8D7" w:rsidR="00D50738" w:rsidRPr="00150BE4" w:rsidRDefault="00150BE4" w:rsidP="00F875EA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D50738" w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>ActiveWindow.ScrollColumn</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> = 1</w:t>
+        <w:t>ActiveWindow.ScrollColumn = 1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="215ABBF7" w14:textId="31944BD4" w:rsidR="00D50738" w:rsidRPr="00150BE4" w:rsidRDefault="00150BE4" w:rsidP="00F875EA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D50738" w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Selection.Font.Bold</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> = True</w:t>
+        <w:t>Selection.Font.Bold = True</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30E9C9A6" w14:textId="75CAB892" w:rsidR="00D50738" w:rsidRPr="00150BE4" w:rsidRDefault="00150BE4" w:rsidP="00F875EA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
@@ -18069,620 +15811,380 @@
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D50738" w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...35 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>.HorizontalAlignment = xlCenter</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="09C9BAF2" w14:textId="2DC0C86D" w:rsidR="00D50738" w:rsidRPr="00150BE4" w:rsidRDefault="00150BE4" w:rsidP="00F875EA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D50738" w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...35 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>.VerticalAlignment = xlBottom</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="1B157D8E" w14:textId="401BA7DA" w:rsidR="00D50738" w:rsidRPr="00150BE4" w:rsidRDefault="00150BE4" w:rsidP="00F875EA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D50738" w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve"> = False</w:t>
+        <w:t>.WrapText = False</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="227E6770" w14:textId="175923CB" w:rsidR="00D50738" w:rsidRPr="00150BE4" w:rsidRDefault="00150BE4" w:rsidP="00F875EA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D50738" w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>.Orientation</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> = 0</w:t>
+        <w:t>.Orientation = 0</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6652E5AA" w14:textId="258B55E6" w:rsidR="00D50738" w:rsidRPr="00150BE4" w:rsidRDefault="00150BE4" w:rsidP="00F875EA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D50738" w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve"> = False</w:t>
+        <w:t>.AddIndent = False</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15418A85" w14:textId="3FF2B27B" w:rsidR="00D50738" w:rsidRPr="00150BE4" w:rsidRDefault="00150BE4" w:rsidP="00F875EA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D50738" w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve"> = 0</w:t>
+        <w:t>.IndentLevel = 0</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E6BC90A" w14:textId="4CC3BDBA" w:rsidR="00D50738" w:rsidRPr="00150BE4" w:rsidRDefault="00150BE4" w:rsidP="00F875EA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D50738" w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve"> = False</w:t>
+        <w:t>.ShrinkToFit = False</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="580C4B5D" w14:textId="5292C56A" w:rsidR="00D50738" w:rsidRPr="00150BE4" w:rsidRDefault="00150BE4" w:rsidP="00F875EA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D50738" w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...35 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>.ReadingOrder = xlContext</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="6AB41A9B" w14:textId="66818596" w:rsidR="00D50738" w:rsidRPr="00150BE4" w:rsidRDefault="00150BE4" w:rsidP="00F875EA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D50738" w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve"> = False</w:t>
+        <w:t>.MergeCells = False</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A6D94C3" w14:textId="76501930" w:rsidR="00D50738" w:rsidRPr="00150BE4" w:rsidRDefault="00150BE4" w:rsidP="00F875EA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
@@ -18718,383 +16220,251 @@
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D50738" w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">With </w:t>
-[...12 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>With Selection.Interior</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="45D99764" w14:textId="0C85B154" w:rsidR="00D50738" w:rsidRPr="00150BE4" w:rsidRDefault="00150BE4" w:rsidP="00F875EA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D50738" w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>.Pattern</w:t>
-[...23 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>.Pattern = xlSolid</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="4791A1E2" w14:textId="4CDA5490" w:rsidR="00D50738" w:rsidRPr="00150BE4" w:rsidRDefault="00150BE4" w:rsidP="00F875EA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D50738" w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...35 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>.PatternColorIndex = xlAutomatic</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="38FC2AAD" w14:textId="4971F025" w:rsidR="00D50738" w:rsidRPr="00150BE4" w:rsidRDefault="00150BE4" w:rsidP="00F875EA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D50738" w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>.Color</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> = 49407</w:t>
+        <w:t>.Color = 49407</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CFE04F1" w14:textId="0663A612" w:rsidR="00D50738" w:rsidRPr="00150BE4" w:rsidRDefault="00150BE4" w:rsidP="00F875EA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D50738" w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve"> = 0</w:t>
+        <w:t>.TintAndShade = 0</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78106013" w14:textId="290D89B2" w:rsidR="00D50738" w:rsidRPr="00150BE4" w:rsidRDefault="00150BE4" w:rsidP="00F875EA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D50738" w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve"> = 0</w:t>
+        <w:t>.PatternTintAndShade = 0</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2742A088" w14:textId="48201960" w:rsidR="00D50738" w:rsidRPr="00150BE4" w:rsidRDefault="00150BE4" w:rsidP="00F875EA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
@@ -19122,305 +16492,245 @@
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D50738" w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Application.CutCopyMode</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> = False</w:t>
+        <w:t>Application.CutCopyMode = False</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43D105CE" w14:textId="2A4463D4" w:rsidR="00D50738" w:rsidRPr="00626004" w:rsidRDefault="00150BE4" w:rsidP="00F875EA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00150BE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D50738" w:rsidRPr="00626004">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>Range</w:t>
-[...35 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Range("B9").Select</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="44D89883" w14:textId="42A0F0D3" w:rsidR="00F875EA" w:rsidRPr="00626004" w:rsidRDefault="00D50738" w:rsidP="00F875EA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00626004">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>End</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> Sub</w:t>
+        <w:t>End Sub</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33B233F4" w14:textId="77777777" w:rsidR="00F875EA" w:rsidRPr="00626004" w:rsidRDefault="00F875EA" w:rsidP="00F875EA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="05CFE851" w14:textId="77777777" w:rsidR="00F875EA" w:rsidRPr="00626004" w:rsidRDefault="00F875EA" w:rsidP="00F875EA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="485642E9" w14:textId="77777777" w:rsidR="00F875EA" w:rsidRPr="00626004" w:rsidRDefault="00F875EA" w:rsidP="00F875EA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4162FBB8" w14:textId="77777777" w:rsidR="00662A52" w:rsidRPr="00626004" w:rsidRDefault="00662A52" w:rsidP="0070730A">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00662A52" w:rsidRPr="00626004" w:rsidSect="00D02078">
-      <w:headerReference w:type="default" r:id="rId29"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId32"/>
+      <w:headerReference w:type="default" r:id="rId30"/>
+      <w:footerReference w:type="default" r:id="rId31"/>
+      <w:headerReference w:type="first" r:id="rId32"/>
+      <w:footerReference w:type="first" r:id="rId33"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1135" w:right="1701" w:bottom="568" w:left="1701" w:header="142" w:footer="117" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="706EB5A6" w14:textId="77777777" w:rsidR="00CE1610" w:rsidRDefault="00CE1610" w:rsidP="00150BE4">
+    <w:p w14:paraId="23480F07" w14:textId="77777777" w:rsidR="007A68D8" w:rsidRDefault="007A68D8" w:rsidP="00150BE4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2539C3C5" w14:textId="77777777" w:rsidR="00CE1610" w:rsidRDefault="00CE1610" w:rsidP="00150BE4">
+    <w:p w14:paraId="13861DB9" w14:textId="77777777" w:rsidR="007A68D8" w:rsidRDefault="007A68D8" w:rsidP="00150BE4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="05CCA80F" w14:textId="78C88003" w:rsidR="00FF0657" w:rsidRPr="001B458F" w:rsidRDefault="00FF0657" w:rsidP="001B458F">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="001B458F">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t xml:space="preserve">Vol. 10  Núm. </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="14"/>
@@ -19440,51 +16750,51 @@
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>Julio - Diciembre</w:t>
     </w:r>
     <w:r w:rsidRPr="001B458F">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t xml:space="preserve"> 2023                      PAG</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="08094786" w14:textId="1B678182" w:rsidR="00FF0657" w:rsidRDefault="00FF0657" w:rsidP="001B458F">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="001B458F">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t xml:space="preserve">Vol. 10  Núm. </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>20</w:t>
     </w:r>
@@ -19501,70 +16811,70 @@
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>Julio - Diciembre</w:t>
     </w:r>
     <w:r w:rsidRPr="001B458F">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t xml:space="preserve"> 2023                      PAG</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1972EB27" w14:textId="77777777" w:rsidR="00CE1610" w:rsidRDefault="00CE1610" w:rsidP="00150BE4">
+    <w:p w14:paraId="69419D0C" w14:textId="77777777" w:rsidR="007A68D8" w:rsidRDefault="007A68D8" w:rsidP="00150BE4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5C9BE6D0" w14:textId="77777777" w:rsidR="00CE1610" w:rsidRDefault="00CE1610" w:rsidP="00150BE4">
+    <w:p w14:paraId="56359527" w14:textId="77777777" w:rsidR="007A68D8" w:rsidRDefault="007A68D8" w:rsidP="00150BE4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="09FA506D" w14:textId="53B24292" w:rsidR="00FF0657" w:rsidRDefault="00FF0657" w:rsidP="001B458F">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="es-MX"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="78B0C702" wp14:editId="396DE31C">
           <wp:extent cx="5612130" cy="608330"/>
           <wp:effectExtent l="0" t="0" r="7620" b="1270"/>
           <wp:docPr id="1222736409" name="Imagen 1222736409"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name=""/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
@@ -19572,51 +16882,51 @@
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="5612130" cy="608330"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="02F71002" w14:textId="028F7253" w:rsidR="00FF0657" w:rsidRDefault="00FF0657" w:rsidP="001B458F">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="es-MX"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="54218037" wp14:editId="62E843C9">
           <wp:extent cx="5612130" cy="608330"/>
           <wp:effectExtent l="0" t="0" r="7620" b="1270"/>
           <wp:docPr id="255670104" name="Imagen 255670104"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name=""/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
@@ -19624,51 +16934,51 @@
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="5612130" cy="608330"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3F0F762C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CADE31D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
@@ -19753,202 +17063,206 @@
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1924220312">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00662A52"/>
     <w:rsid w:val="000064AC"/>
     <w:rsid w:val="00016F34"/>
     <w:rsid w:val="00044869"/>
     <w:rsid w:val="00050CAB"/>
     <w:rsid w:val="000515B3"/>
     <w:rsid w:val="00060CE2"/>
     <w:rsid w:val="00063EA2"/>
     <w:rsid w:val="000A5EC5"/>
     <w:rsid w:val="000D1146"/>
     <w:rsid w:val="000D419A"/>
     <w:rsid w:val="000E081B"/>
     <w:rsid w:val="000F0B99"/>
     <w:rsid w:val="000F2313"/>
     <w:rsid w:val="000F30F7"/>
     <w:rsid w:val="0011487D"/>
     <w:rsid w:val="001201E9"/>
     <w:rsid w:val="00121FD5"/>
     <w:rsid w:val="00123C7C"/>
     <w:rsid w:val="001370DD"/>
     <w:rsid w:val="00150BE4"/>
     <w:rsid w:val="001A0E3E"/>
     <w:rsid w:val="001B458F"/>
     <w:rsid w:val="001C1C39"/>
+    <w:rsid w:val="001E6061"/>
     <w:rsid w:val="00235DD5"/>
     <w:rsid w:val="0026299F"/>
     <w:rsid w:val="00293BD4"/>
     <w:rsid w:val="002B4C22"/>
     <w:rsid w:val="002B7501"/>
     <w:rsid w:val="002F4464"/>
     <w:rsid w:val="003323E5"/>
     <w:rsid w:val="00337FB0"/>
     <w:rsid w:val="00346B07"/>
     <w:rsid w:val="0036070D"/>
     <w:rsid w:val="003718FE"/>
     <w:rsid w:val="00373617"/>
     <w:rsid w:val="00380202"/>
     <w:rsid w:val="003843E8"/>
     <w:rsid w:val="00394121"/>
+    <w:rsid w:val="003A1D0A"/>
     <w:rsid w:val="003F10F4"/>
     <w:rsid w:val="00400129"/>
     <w:rsid w:val="00423D3B"/>
     <w:rsid w:val="00432F59"/>
     <w:rsid w:val="00460085"/>
     <w:rsid w:val="0046218C"/>
     <w:rsid w:val="004814C8"/>
     <w:rsid w:val="004B301B"/>
     <w:rsid w:val="00563F14"/>
     <w:rsid w:val="0057300B"/>
     <w:rsid w:val="00581E5F"/>
     <w:rsid w:val="005838FE"/>
     <w:rsid w:val="005A2C7D"/>
     <w:rsid w:val="005C0591"/>
     <w:rsid w:val="00603212"/>
     <w:rsid w:val="00616DB0"/>
     <w:rsid w:val="00622A8E"/>
     <w:rsid w:val="006236AB"/>
     <w:rsid w:val="00626004"/>
     <w:rsid w:val="00661C2D"/>
     <w:rsid w:val="0066246F"/>
     <w:rsid w:val="00662A52"/>
     <w:rsid w:val="00662AC1"/>
     <w:rsid w:val="00671F73"/>
     <w:rsid w:val="00687C05"/>
     <w:rsid w:val="006941D2"/>
     <w:rsid w:val="006C7532"/>
     <w:rsid w:val="00704F2A"/>
     <w:rsid w:val="00706DC1"/>
     <w:rsid w:val="0070730A"/>
     <w:rsid w:val="00710352"/>
     <w:rsid w:val="00716705"/>
     <w:rsid w:val="00740B6E"/>
     <w:rsid w:val="00746368"/>
     <w:rsid w:val="00754671"/>
     <w:rsid w:val="00757604"/>
     <w:rsid w:val="007673AA"/>
     <w:rsid w:val="00771AC4"/>
     <w:rsid w:val="0078692E"/>
+    <w:rsid w:val="007A68D8"/>
     <w:rsid w:val="007D2B8B"/>
     <w:rsid w:val="007E0ECF"/>
     <w:rsid w:val="00817C38"/>
     <w:rsid w:val="008448A6"/>
     <w:rsid w:val="00855AFF"/>
     <w:rsid w:val="00886ED9"/>
     <w:rsid w:val="008E63BC"/>
     <w:rsid w:val="00926847"/>
     <w:rsid w:val="00931DED"/>
     <w:rsid w:val="009572A7"/>
     <w:rsid w:val="009908B0"/>
     <w:rsid w:val="009A78D4"/>
     <w:rsid w:val="009B369A"/>
+    <w:rsid w:val="009F0C89"/>
     <w:rsid w:val="00A07765"/>
     <w:rsid w:val="00A11DA6"/>
     <w:rsid w:val="00A21D1A"/>
     <w:rsid w:val="00A24A41"/>
     <w:rsid w:val="00AF12B9"/>
     <w:rsid w:val="00AF1E59"/>
     <w:rsid w:val="00B213DF"/>
     <w:rsid w:val="00B447AD"/>
     <w:rsid w:val="00B44A59"/>
     <w:rsid w:val="00B53B74"/>
     <w:rsid w:val="00B601B6"/>
     <w:rsid w:val="00B71C61"/>
     <w:rsid w:val="00B751A1"/>
     <w:rsid w:val="00BA2B83"/>
     <w:rsid w:val="00BA538A"/>
     <w:rsid w:val="00BB3C89"/>
     <w:rsid w:val="00BC7D35"/>
     <w:rsid w:val="00C1689B"/>
     <w:rsid w:val="00C36AFB"/>
     <w:rsid w:val="00C44BC6"/>
     <w:rsid w:val="00C75CEA"/>
     <w:rsid w:val="00C96824"/>
     <w:rsid w:val="00CA551B"/>
     <w:rsid w:val="00CB1022"/>
     <w:rsid w:val="00CE1610"/>
     <w:rsid w:val="00CE4C22"/>
     <w:rsid w:val="00CF7E21"/>
     <w:rsid w:val="00D02078"/>
     <w:rsid w:val="00D17897"/>
     <w:rsid w:val="00D26B4E"/>
     <w:rsid w:val="00D3461E"/>
     <w:rsid w:val="00D50738"/>
     <w:rsid w:val="00D57945"/>
     <w:rsid w:val="00D57E18"/>
     <w:rsid w:val="00D7157C"/>
+    <w:rsid w:val="00D7607F"/>
     <w:rsid w:val="00D90F84"/>
     <w:rsid w:val="00D91D80"/>
     <w:rsid w:val="00DC3441"/>
     <w:rsid w:val="00DE10EA"/>
     <w:rsid w:val="00E145CF"/>
     <w:rsid w:val="00E26C43"/>
     <w:rsid w:val="00E90B27"/>
     <w:rsid w:val="00E957EC"/>
     <w:rsid w:val="00EC0DE5"/>
     <w:rsid w:val="00EC2DC0"/>
     <w:rsid w:val="00EE4262"/>
     <w:rsid w:val="00EF24B3"/>
     <w:rsid w:val="00F1498A"/>
     <w:rsid w:val="00F26765"/>
     <w:rsid w:val="00F36BA5"/>
     <w:rsid w:val="00F65DA7"/>
     <w:rsid w:val="00F707B9"/>
     <w:rsid w:val="00F875EA"/>
     <w:rsid w:val="00F9426A"/>
     <w:rsid w:val="00FB240C"/>
     <w:rsid w:val="00FE107C"/>
     <w:rsid w:val="00FE1120"/>
     <w:rsid w:val="00FF0657"/>
   </w:rsids>
   <m:mathPr>
@@ -19960,51 +17274,51 @@
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES_tradnl"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="4D2055CF"/>
   <w14:defaultImageDpi w14:val="32767"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{E29A9BF5-36D7-5645-8143-4953CB0504C3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -20558,55 +17872,67 @@
         <w:tab w:val="left" w:pos="12824"/>
         <w:tab w:val="left" w:pos="13740"/>
         <w:tab w:val="left" w:pos="14656"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="es-ES_tradnl"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HTMLconformatoprevioCar">
     <w:name w:val="HTML con formato previo Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="HTMLconformatoprevio"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="001B458F"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="es-ES_tradnl"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Mencinsinresolver">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001E6061"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="48311585">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="251933613">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -20793,51 +18119,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2072775197">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4688-9410" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uv.mx/rmipe/files/2017/02/Guia-didactica-metodologia-de-la-investigacion.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sofia.rivera@uaq.mx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.procs.2019.04.164" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6686-7326" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.35362/rie8013428" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.46661/ijeri.4584" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.lindif.2015.03.026" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:teregar@uaq.mx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6686-7326" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repositorio.grial.eu/bitstream/grial/1673/1/Alejandra%20Santos%20PI.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:veronica.lopez@uaq.mx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sofia.rivera@uaq.mx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.procs.2019.04.164" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6686-7326" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.35362/rie8013428" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.lindif.2015.03.026" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:teregar@uaq.mx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.46661/ijeri.4584" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repositorio.grial.eu/bitstream/grial/1673/1/Alejandra%20Santos%20PI.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6686-7326" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:veronica.lopez@uaq.mx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4688-9410" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uv.mx/rmipe/files/2017/02/Guia-didactica-metodologia-de-la-investigacion.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23913/pag.v10i20.912" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -21086,75 +18412,75 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{905E3EF2-0F1A-DC4A-8D21-F3B89DCC6A91}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>29</Pages>
-  <Words>7809</Words>
-  <Characters>42955</Characters>
+  <Words>7825</Words>
+  <Characters>43039</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>357</Lines>
+  <Lines>358</Lines>
   <Paragraphs>101</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>50663</CharactersWithSpaces>
+  <CharactersWithSpaces>50763</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Mendeley Recent Style Id 0_1">
     <vt:lpwstr>http://www.zotero.org/styles/american-medical-association</vt:lpwstr>
   </property>