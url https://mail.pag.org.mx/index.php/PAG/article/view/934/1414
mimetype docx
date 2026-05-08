--- v0 (2025-10-15)
+++ v1 (2026-05-08)
@@ -1,11608 +1,9277 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpg" ContentType="image/jpeg"/>
-  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1AF41759" w14:textId="77777777" w:rsidR="00B524C9" w:rsidRDefault="00000000">
-[...2 lines deleted...]
-        <w:ind w:firstLine="708"/>
+    <w:p w14:paraId="6BA856FA" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="349" w:line="265" w:lineRule="auto"/>
+        <w:ind w:left="10" w:right="59" w:hanging="10"/>
         <w:jc w:val="right"/>
-        <w:rPr>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:b/>
           <w:i/>
-          <w:color w:val="000000"/>
-[...7 lines deleted...]
-        <w:ind w:firstLine="708"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Artículos científicos </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="341DB2A0" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="349" w:line="265" w:lineRule="auto"/>
+        <w:ind w:left="10" w:right="59" w:hanging="10"/>
         <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>DOI:</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7">
+        <w:r>
+          <w:rPr>
+            <w:b/>
+            <w:i/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId8">
+        <w:r>
+          <w:rPr>
+            <w:b/>
+            <w:i/>
+          </w:rPr>
+          <w:t>https://doi.org/10.23913/pag.v12i23.934</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId9">
+        <w:r>
+          <w:rPr>
+            <w:b/>
+            <w:i/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="725A7D10" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ninón Lima Guerrero, figura predominante en el renacer operístico de Zacatecas. Impacto y legado </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="147CBFF5" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="0" w:firstLine="0"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
-[...15 lines deleted...]
-        <w:ind w:firstLine="708"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10DCD846" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="23" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="10" w:right="64" w:hanging="10"/>
         <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
-[...10 lines deleted...]
-      </w:r>
+        </w:rPr>
+        <w:t xml:space="preserve">Ninón Lima Guerrero, a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
-[...3 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        </w:rPr>
+        <w:t>prominent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
-[...3 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> figure in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
-[...3 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
-[...3 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
-[...3 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        </w:rPr>
+        <w:t>operatic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
-[...3 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
-[...3 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        </w:rPr>
+        <w:t>renaissance</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
-[...3 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
-[...3 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
-[...3 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0361A6BD" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="23" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="10" w:right="64" w:hanging="10"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> Zacatecas. </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">Zacatecas. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Impact</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>legacy</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-    </w:p>
-[...4 lines deleted...]
-        <w:jc w:val="right"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="544641B4" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="23" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="9" w:firstLine="0"/>
+        <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
-[...4 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26537434" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="23" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="10" w:right="64" w:hanging="10"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
-[...3 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ninón Lima Guerrero, figura </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
-[...3 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        </w:rPr>
+        <w:t>proeminente</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
-[...3 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
-[...15 lines deleted...]
-        <w:jc w:val="right"/>
+        </w:rPr>
+        <w:t>renascimento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> operístico de </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A9DB240" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="23" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="10" w:right="64" w:hanging="10"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="000000"/>
-[...3 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zacatecas. Impacto e legado </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ECC2667" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38EA1F80" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="15" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="73" w:firstLine="0"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="000000"/>
-[...3 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        </w:rPr>
+        <w:t>Solanye</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="000000"/>
-[...3 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="000000"/>
-[...6 lines deleted...]
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        </w:rPr>
+        <w:t>Caignet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lima </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08C7426D" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="10" w:right="60" w:hanging="10"/>
         <w:jc w:val="right"/>
-        <w:rPr>
-[...14 lines deleted...]
-        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Universidad Autónoma de Zacatecas, Unidad de Artes de la Universidad Autónoma de </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F4C09AA" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="297" w:lineRule="auto"/>
+        <w:ind w:left="6599" w:right="0" w:firstLine="439"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Zacatecas, México </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
+        <w:t xml:space="preserve">solanyecl@uaz.edu.mx </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="031BB633" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="10" w:right="60" w:hanging="10"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">https://orcid.org/0000-0002-5559-2088 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5929642B" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="16" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="32" w:firstLine="0"/>
+        <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:color w:val="FF0000"/>
-[...7 lines deleted...]
-        <w:ind w:firstLine="708"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23F4B4D2" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="15" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="85" w:firstLine="0"/>
         <w:jc w:val="right"/>
-        <w:rPr>
-[...30 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:i/>
           <w:color w:val="303030"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
-[...15 lines deleted...]
-        <w:jc w:val="both"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Con un aplauso de reconocimiento que se prolongó por más de tres minutos, en la sala principal del Teatro </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DC995AE" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="36" w:line="275" w:lineRule="auto"/>
+        <w:ind w:left="581" w:right="0" w:hanging="360"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="303030"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fernando Calderón, la laureada soprano Ninón Lima, profesora de la Unidad Académica de Artes, recibió un homenaje por su amplia trayectoria profesional dentro de la música, así como por su incomparable condición humana, a través de la cual formó a muchos estudiantes, hoy ya profesionales del canto. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="398039A9" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0730CF35" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:spacing w:after="93"/>
+        <w:ind w:left="-5" w:right="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7689CA51" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="77"/>
+        <w:ind w:left="-15" w:right="64" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Este documento biográfico narra una parte importante de la vida de la cantante de ópera cubana Ninon Lima Guerrero. Se muestran los aportes artísticos y docentes de la soprano y pedagoga. Esta distinción ayudó a divulgar información sobre su quehacer artístico, ya que aún no se cuenta con suficiente bibliografía sobre el tema. Lo anterior se demostró mediante ejemplos hemerográficos, entrevistas, imágenes y documentos invaluables del acervo personal de la fallecida artista. Se concluyó que Ninón Lima representó un símbolo destacado y connotativo en el ambiente artístico zacatecano. Los resultados incluyeron documentos invaluables que permitieron difundir su aportación artística en Cuba y en </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Zacatecas</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> así como testimonios de sus alumnos que destacaron su influencia crucial para su futura profesionalización. Se probó que Ninón Lima fue una figura preponderante en dicho entorno.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F2369C2" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="115" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-15" w:right="64" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
-[...44 lines deleted...]
-      </w:pPr>
+        </w:rPr>
+        <w:t>Palabras clave:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">  Canto, educación, música, ópera, Zacatecas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C9CF359" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C3055D5" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="115" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05597E36" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="158" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="554B8913" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:spacing w:after="93"/>
+        <w:ind w:left="-5" w:right="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Abstract</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DD6853A" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="80"/>
+        <w:ind w:left="-15" w:right="64" w:firstLine="0"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>This</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>biographical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>document</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>narrates</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>an</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>important</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>part</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>life</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Cuban opera </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>singer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Ninon Lima Guerrero. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>It</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> shows </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>artistic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>educational</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>contributions</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> soprano and pedagogue. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>This</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>distinction</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>also</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>helped</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>further</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>disseminate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>information</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>about</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>her</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>artistic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>work</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, as </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>there</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>is</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>not</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>yet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>enough</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>literature</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>on</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>subject</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. The </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>above</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>was</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>demonstrated</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>through</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>examples</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>from</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>deceased</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>artist’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> personal </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>collection</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, interviews, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>images</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>documents</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>It</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>was</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>concluded</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>that</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Ninón Lima </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>represented</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>prominent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> and connotative symbol in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>artistic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>environment</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Zacatecas. The </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>results</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>included</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>documents</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> inestimable </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>value</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>disseminate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>their</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>artistic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>contribution</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> in Cuba and in Zacatecas as </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>well</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> as testimonies </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>from</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>her</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>students</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>highlighting</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>her</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> crucial </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>influence</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>on</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>their</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> future </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>professionalization</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. Ninon Lima </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>proved</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> be a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>dominant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> figure in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>that</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>specific</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>environment</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39C1EE6B" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="116" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-15" w:right="64" w:firstLine="0"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
-[...41 lines deleted...]
-        <w:jc w:val="both"/>
+        </w:rPr>
+        <w:t>Keywords</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
-        </w:rPr>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>education</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, music, Opera, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>singing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, Zacatecas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FE44B5F" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="158" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="542C66CF" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:spacing w:after="93"/>
+        <w:ind w:left="-5" w:right="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumo </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4670F13C" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="76"/>
+        <w:ind w:left="-15" w:right="64" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Este documento biográfico narra </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>uma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> parte importante da vida da cantora de ópera cubana Ninon Lima Guerrero. São mostradas as </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>contribuições</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> artísticas e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>didáticas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> da soprano </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>e</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> da pedagoga. Essa </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>distinção</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ajudou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> a divulgar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>sua</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> obra artística, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>já</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> que </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ainda</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>não</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>há</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>bibliografia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> suficiente sobre o </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>assunto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. O </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>acima</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>foi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>demonstrado</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> por </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>meio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>exemplos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>jornais</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, entrevistas, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>imagens</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> e documentos </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>inestimáveis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> da </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>coleção</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>pessoal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>falecido</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> artista. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Concluiu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>se</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> que Ninón Lima </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>representava</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>um</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> símbolo </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>proeminente</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>conotativo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> no ambiente artístico de Zacatecas. Os resultados </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>incluíram</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> documentos </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>inestimáveis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> que </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>permitiram</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> divulgar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>sua</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>contribuição</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> artística em Cuba e Zacatecas, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>bem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> como </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>depoimentos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>seus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>alunos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> que </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>destacaram</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>sua</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>influência</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> crucial em </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>sua</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> futura </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>profissionalização</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. Ficou </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>provado</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> que Ninón Lima era </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>uma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> figura de destaque </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>naquele</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> ambiente. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75E3630F" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="113" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-15" w:right="64" w:firstLine="0"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
-[...1480 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        </w:rPr>
+        <w:t>Palavras</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
-[...3 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        </w:rPr>
+        <w:t>-chave:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Canto, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>educação</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, música, ópera, Zacatecas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F5C359B" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="45" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-15" w:right="64" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Fecha Recepción:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Julio 2024                                           </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Fecha Aceptación:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Diciembre</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 2024 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F813839" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="305" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="12" w:firstLine="0"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5438E688" wp14:editId="25F0C8F3">
+                <wp:extent cx="5614163" cy="20955"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:docPr id="16025" name="Group 16025"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr/>
+                      <wpg:grpSpPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5614163" cy="20955"/>
+                          <a:chOff x="0" y="0"/>
+                          <a:chExt cx="5614163" cy="20955"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="20101" name="Shape 20101"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="5612765" cy="19685"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="5612765" h="19685">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="5612765" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="5612765" y="19685"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="19685"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="0" cap="flat">
+                            <a:miter lim="127000"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:lnRef>
+                          <a:fillRef idx="1">
+                            <a:srgbClr val="A0A0A0"/>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="20102" name="Shape 20102"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="51" y="1143"/>
+                            <a:ext cx="9144" cy="9144"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="9144" h="9144">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="9144" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="9144" y="9144"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="9144"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="0" cap="flat">
+                            <a:miter lim="127000"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:lnRef>
+                          <a:fillRef idx="1">
+                            <a:srgbClr val="A0A0A0"/>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="20103" name="Shape 20103"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="3099" y="1143"/>
+                            <a:ext cx="5608066" cy="9144"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="5608066" h="9144">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="5608066" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="5608066" y="9144"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="9144"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="0" cap="flat">
+                            <a:miter lim="127000"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:lnRef>
+                          <a:fillRef idx="1">
+                            <a:srgbClr val="A0A0A0"/>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="20104" name="Shape 20104"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="5611114" y="1143"/>
+                            <a:ext cx="9144" cy="9144"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="9144" h="9144">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="9144" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="9144" y="9144"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="9144"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="0" cap="flat">
+                            <a:miter lim="127000"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:lnRef>
+                          <a:fillRef idx="1">
+                            <a:srgbClr val="A0A0A0"/>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="20105" name="Shape 20105"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="51" y="4190"/>
+                            <a:ext cx="9144" cy="13716"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="9144" h="13716">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="9144" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="9144" y="13716"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="13716"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="0" cap="flat">
+                            <a:miter lim="127000"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:lnRef>
+                          <a:fillRef idx="1">
+                            <a:srgbClr val="A0A0A0"/>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="20106" name="Shape 20106"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="5611114" y="4190"/>
+                            <a:ext cx="9144" cy="13716"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="9144" h="13716">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="9144" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="9144" y="13716"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="13716"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="0" cap="flat">
+                            <a:miter lim="127000"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:lnRef>
+                          <a:fillRef idx="1">
+                            <a:srgbClr val="E3E3E3"/>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="20107" name="Shape 20107"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="51" y="17907"/>
+                            <a:ext cx="9144" cy="9144"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="9144" h="9144">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="9144" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="9144" y="9144"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="9144"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="0" cap="flat">
+                            <a:miter lim="127000"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:lnRef>
+                          <a:fillRef idx="1">
+                            <a:srgbClr val="E3E3E3"/>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="20108" name="Shape 20108"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="3099" y="17907"/>
+                            <a:ext cx="5608066" cy="9144"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="5608066" h="9144">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="5608066" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="5608066" y="9144"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="9144"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="0" cap="flat">
+                            <a:miter lim="127000"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:lnRef>
+                          <a:fillRef idx="1">
+                            <a:srgbClr val="E3E3E3"/>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="20109" name="Shape 20109"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="5611114" y="17907"/>
+                            <a:ext cx="9144" cy="9144"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="9144" h="9144">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="9144" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="9144" y="9144"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="9144"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="0" cap="flat">
+                            <a:miter lim="127000"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:lnRef>
+                          <a:fillRef idx="1">
+                            <a:srgbClr val="E3E3E3"/>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict>
+              <v:group id="Group 16025" style="width:442.06pt;height:1.64996pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="56141,209">
+                <v:shape id="Shape 20110" style="position:absolute;width:56127;height:196;left:0;top:0;" coordsize="5612765,19685" path="m0,0l5612765,0l5612765,19685l0,19685l0,0">
+                  <v:stroke weight="0pt" endcap="flat" joinstyle="miter" miterlimit="10" on="false" color="#000000" opacity="0"/>
+                  <v:fill on="true" color="#a0a0a0"/>
+                </v:shape>
+                <v:shape id="Shape 20111" style="position:absolute;width:91;height:91;left:0;top:11;" coordsize="9144,9144" path="m0,0l9144,0l9144,9144l0,9144l0,0">
+                  <v:stroke weight="0pt" endcap="flat" joinstyle="miter" miterlimit="10" on="false" color="#000000" opacity="0"/>
+                  <v:fill on="true" color="#a0a0a0"/>
+                </v:shape>
+                <v:shape id="Shape 20112" style="position:absolute;width:56080;height:91;left:30;top:11;" coordsize="5608066,9144" path="m0,0l5608066,0l5608066,9144l0,9144l0,0">
+                  <v:stroke weight="0pt" endcap="flat" joinstyle="miter" miterlimit="10" on="false" color="#000000" opacity="0"/>
+                  <v:fill on="true" color="#a0a0a0"/>
+                </v:shape>
+                <v:shape id="Shape 20113" style="position:absolute;width:91;height:91;left:56111;top:11;" coordsize="9144,9144" path="m0,0l9144,0l9144,9144l0,9144l0,0">
+                  <v:stroke weight="0pt" endcap="flat" joinstyle="miter" miterlimit="10" on="false" color="#000000" opacity="0"/>
+                  <v:fill on="true" color="#a0a0a0"/>
+                </v:shape>
+                <v:shape id="Shape 20114" style="position:absolute;width:91;height:137;left:0;top:41;" coordsize="9144,13716" path="m0,0l9144,0l9144,13716l0,13716l0,0">
+                  <v:stroke weight="0pt" endcap="flat" joinstyle="miter" miterlimit="10" on="false" color="#000000" opacity="0"/>
+                  <v:fill on="true" color="#a0a0a0"/>
+                </v:shape>
+                <v:shape id="Shape 20115" style="position:absolute;width:91;height:137;left:56111;top:41;" coordsize="9144,13716" path="m0,0l9144,0l9144,13716l0,13716l0,0">
+                  <v:stroke weight="0pt" endcap="flat" joinstyle="miter" miterlimit="10" on="false" color="#000000" opacity="0"/>
+                  <v:fill on="true" color="#e3e3e3"/>
+                </v:shape>
+                <v:shape id="Shape 20116" style="position:absolute;width:91;height:91;left:0;top:179;" coordsize="9144,9144" path="m0,0l9144,0l9144,9144l0,9144l0,0">
+                  <v:stroke weight="0pt" endcap="flat" joinstyle="miter" miterlimit="10" on="false" color="#000000" opacity="0"/>
+                  <v:fill on="true" color="#e3e3e3"/>
+                </v:shape>
+                <v:shape id="Shape 20117" style="position:absolute;width:56080;height:91;left:30;top:179;" coordsize="5608066,9144" path="m0,0l5608066,0l5608066,9144l0,9144l0,0">
+                  <v:stroke weight="0pt" endcap="flat" joinstyle="miter" miterlimit="10" on="false" color="#000000" opacity="0"/>
+                  <v:fill on="true" color="#e3e3e3"/>
+                </v:shape>
+                <v:shape id="Shape 20118" style="position:absolute;width:91;height:91;left:56111;top:179;" coordsize="9144,9144" path="m0,0l9144,0l9144,9144l0,9144l0,0">
+                  <v:stroke weight="0pt" endcap="flat" joinstyle="miter" miterlimit="10" on="false" color="#000000" opacity="0"/>
+                  <v:fill on="true" color="#e3e3e3"/>
+                </v:shape>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B56D666" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="358" w:lineRule="auto"/>
+        <w:ind w:left="4419" w:right="4412" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
-[...60 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D6BCBE9" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="154" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="8" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
-[...870 lines deleted...]
-          <w:color w:val="000000"/>
           <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
-[...59 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B7AA713" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+      </w:pPr>
+      <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Introducción</w:t>
       </w:r>
-    </w:p>
-[...64 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B686071" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:left="-15" w:right="64"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Durante la década de 1990, en la ciudad de Zacatecas, se realizó un convenio de cooperación institucional entre Cuba y México. Este acuerdo estableció la cooperación de maestros cubanos con la Escuela de Música de la UAZ (Universidad Autónoma de Zacatecas). La decisión, de carácter cultural y académico buscaba reforzar la educación musical dentro de la Universidad y el estado, que aún no contaba con registro oficial de la Secretaría de Educación Pública (SEP).  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E488F0A" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:left="-15" w:right="64"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">En el marco del período rectoral del Lic. Jorge Eduardo Hiriart Estrada y con el impulso del Lic. Virgilio Rivera, se creó en 1980 la entonces llamada Difusión cultural. Este esfuerzo marcó un importante paso hacia la profesionalización de los estudios musicales culminando en 1995, con la validación oficial por parte de la SEP. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00A4511F" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:left="-15" w:right="64"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ya para 1995 se logró el registro de los programas iniciales de instrumento y canto, elaborados por los docentes de la UAMUAZ, basados en los apoyos otorgados desde el punto de vista logístico, curricular y académico por profesores de la Licenciatura en Música de la UNAM (Universidad Nacional Autónoma de México), y la experiencia de los programas académicos del ISA (Instituto Superior de Artes) y la ENA (Escuela Nacional de Artes) en Cuba, además de las nuevas propuestas consideradas en el desarrollo artístico en el entorno zacatecano. (González, 2011) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AC8C79C" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:left="-15" w:right="64"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">Según </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t>Esaúl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:rPr>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> Juan Carvajal (violista) y Ninón Lima Guerrero (cantante de ópera y </w:t>
+        <w:t xml:space="preserve"> Arteaga, primer director de la Escuela de Música, hoy, UAA, los primeros profesores cubanos que llegaron en el año de 1990 fueron Rodolfo Navarro (chelista) y Luis Bayard, (flautista). Al año se unieron Cesar López Zarragoitia (pianista y pedagogo), Mara Lioba Juan Carvajal (violista) y Ninón Lima Guerrero (cantante de ópera y </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        <w:t>pedagoga)  (</w:t>
+        <w:t>pedagoga)  (</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
-        <w:rPr>
-[...49 lines deleted...]
-        </w:rPr>
+        <w:t xml:space="preserve">comunicación personal, 14 de julio, 2022)” </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="439E921A" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:left="-15" w:right="64"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ninón Lima, nacida como María Agustina Ninón Lima Guerrero (La Habana, 1938- Zacatecas, 2023), fue una destacada soprano de ópera en Cuba. Comenzó sus estudios a temprana edad en el Conservatorio Amadeo Roldán, antiguo Conservatorio de La Habana donde alcanzó niveles avanzados en piano antes de dedicarse al canto bajo la guía de Zoila Galves, reconocida soprano cubana. Más tarde, gracias a convenios internacionales realizó una especialización de tres años en Bulgaria con </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>Jristov</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:rPr>
-[...69 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> Brambarov maestro de figuras como Ghena Dimitrova y Nicolai Ghiaurov. Su repertorio incluyó roles de Verdi, Puccini, </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:rPr>
-[...11 lines deleted...]
-        <w:t>,  además</w:t>
+        <w:t>Leoncavallo,  además</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
-        <w:rPr>
-[...19 lines deleted...]
-        </w:rPr>
+        <w:t xml:space="preserve"> de lieder, zarzuela y música cubana.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3557BA00" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:left="-15" w:right="64"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">La literatura sobre Ninón Lima es limitada. Destacan entrevistas en medios de comunicación, el </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Diccionario de Mujeres notables de la música cubana</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (Valdés 2005) y </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>algunas grabaciones remasterizadas de su trabajo. Sin embargo, gran parte de su trabajo permanece inexplorado debido a la falta de registros accesibles. </w:t>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve">algunas grabaciones remasterizadas de su trabajo. Sin embargo, gran parte de su trabajo permanece inexplorado debido a la falta de registros accesibles.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01876194" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="119" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
-[...5 lines deleted...]
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41B71A7F" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="114" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="642" w:right="708" w:hanging="10"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Pregunta de investigación:</w:t>
       </w:r>
-    </w:p>
-[...44 lines deleted...]
-    <w:p w14:paraId="62968932" w14:textId="77777777" w:rsidR="00B524C9" w:rsidRDefault="00000000">
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="288048AA" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="115" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="708" w:right="64" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> ¿Es Ninón Lima una figura connotada en el ambiente operístico de Zacatecas? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C706E7C" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="113" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="708" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="604B64E2" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="123" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-15" w:right="64" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Objetivos específicos: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="476A2A23" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="441A2971" w14:textId="77777777" w:rsidR="00B524C9" w:rsidRDefault="00000000">
+        <w:spacing w:after="121" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="64" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Difundir parte del archivo personal, artístico y académico de Ninón Lima </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EDF5A1B" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="3AB4AB91" w14:textId="77777777" w:rsidR="00B524C9" w:rsidRDefault="00000000">
+        <w:ind w:right="64" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Determinar el impacto de su participación en el ambiente artístico y docente de Zacatecas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69908C08" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-[...18 lines deleted...]
-        <w:ind w:firstLine="708"/>
+        <w:ind w:right="64" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Reconocer la influencia que ejerció en sus estudiantes y en el entorno operístico zacatecano. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69590105" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="158" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="693" w:right="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
-[...21 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16890F29" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo3"/>
+      </w:pPr>
+      <w:r>
         <w:t>Desarrollo</w:t>
       </w:r>
-    </w:p>
-[...14 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2317526A" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo4"/>
+        <w:ind w:left="642" w:right="0"/>
+      </w:pPr>
+      <w:r>
         <w:t>Vida y arte</w:t>
       </w:r>
-    </w:p>
-[...13 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50C18107" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:left="-15" w:right="64"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">Ninon fue una figura clave de la lírica en Cuba, reconocida como una referencia ineludible del arte del </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>bel canto</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...73 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve">. Su carrera incluyó participaciones nacionales e internacionales trabajando en la Ópera Nacional y como miembro destacado de la Agrupación Nacional de conciertos de La Habana. Según Morales (2019): “La Agrupación Nacional de Conciertos de La Habana fue una de las entidades que apoyaron este movimiento, siendo el dúo integrado por Ninón Lima y Arline Pérez de los más sistemáticos en esta ciudad en cuanto a producción de cámara.” (p.74) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A7FBF30" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:left="-15" w:right="64"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Fue una intérprete vanguardista que enalteció la música de su país, incluyendo compositores como Lecuona, Gonzalo Roig, Rodrigo Prats, Gisela Hernández, Héctor Angulo, Jorge García Porrúa, Eliseo Grenet y Harold Gramatges de quien interpretó casi toda su obra vocal. Su voz evolucionó de lírica a lírico </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
           <w:i/>
-          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>spinto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> abordando roles exigentes </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:color w:val="000000"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Madame Butterfly</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:i/>
-          <w:color w:val="000000"/>
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
           <w:i/>
-          <w:color w:val="000000"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Traviata</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
           <w:i/>
-          <w:color w:val="000000"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, Tosca</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
           <w:i/>
-          <w:color w:val="000000"/>
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Il</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
           <w:i/>
-          <w:color w:val="000000"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
           <w:i/>
-          <w:color w:val="000000"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Trovatore</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. Esta transición técnica supervisada por su maestro </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Jristov</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Brambarov, le permitió tener una carrera activa durante más de cinco décadas.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01D65F85" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:left="-15" w:right="64"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Como se afirma en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Matheopoulos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> (1993): “…aparte de la adquisición de una técnica vocal lo más firme posible, el mejor sistema para la salud y longevidad vocal es racionar los grandes papeles dramáticos y ponerlos entre los ligeros y líricos. (p.57).” Conocedora de estos aspectos relevantes, siempre mantuvo su voz fresca cantando un vasto repertorio de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:i/>
-          <w:color w:val="000000"/>
-[...80 lines deleted...]
-          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>lieder</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...20 lines deleted...]
-        </w:rPr>
+        <w:t xml:space="preserve"> o canciones, un género más intimista que exige una línea vocal pura y cristalina. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="181B24F2" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:left="-15" w:right="64"/>
+      </w:pPr>
+      <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Desde su período de estudiante en Bulgaria, su maestro la escogió para interpretar el rol de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Cio-Cio</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> San</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> en </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:color w:val="000000"/>
-[...33 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        </w:rPr>
+        <w:t>Madame Butterfly</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> que ya había interpretado en Cuba, pero ahora apoyada en la nueva técnica vocal adquirida:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64651129" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="167" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="708" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14503A0C" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="10" w:right="79" w:hanging="10"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Figura 1.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Certificado para la interpretación del rol</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
-[...20 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64CFA444" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="84" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="15" w:firstLine="0"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:noProof/>
-          <w:color w:val="000000"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0986060A" wp14:editId="75A251BF">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2159C814" wp14:editId="0C5D6AC8">
             <wp:extent cx="3209290" cy="4259580"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="1159667657" name="image3.jpg" descr="Texto, Carta&#10;&#10;Descripción generada automáticamente"/>
+            <wp:docPr id="405" name="Picture 405"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image3.jpg" descr="Texto, Carta&#10;&#10;Descripción generada automáticamente"/>
-                    <pic:cNvPicPr preferRelativeResize="0"/>
+                    <pic:cNvPr id="405" name="Picture 405"/>
+                    <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8"/>
-                    <a:srcRect/>
+                    <a:blip r:embed="rId10"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3209290" cy="4259580"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CDDB09A" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="43" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="10" w:right="0" w:hanging="10"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Fuente: Archivo propio, copia del archivo original otorgado por la Dirección de la Ópera Nacional de Sofía, Bulgaria</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
-[...30 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FCCCD00" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:left="-15" w:right="64"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Años después, ya estando de regreso en Cuba, y gracias a sus habilidades y experiencia impartió clases en el Instituto Superior de Artes de La Habana (ISA). Esta Institución constituye un recinto de gran relevancia dentro del aprendizaje de las Bellas Artes en Cuba. Se constituyó en 1976 con tres facultades importantes: Música, Artes plásticas y Artes escénicas. Posteriormente se fundó la Facultad de Danza que incluía ballet clásico y contemporáneo y el Departamento de Artes Visuales en los años de 1987 y 1989 respectivamente. Su recinto se instaló en el viejo Country Club, un antiguo espacio de dueños adinerados que allí convivían antes del año de la Revolución cubana de 1959. El ISA brinda enseñanzas de pregrado y postgrado, cursos, extensión e investigación. Ofrece también en particular un Doctorado en Ciencias de las Artes con un amplio espectro de investigación sobre todas las Bellas Artes.  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="14"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EE156A9" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:left="-15" w:right="64"/>
+      </w:pPr>
+      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">particular un Doctorado en Ciencias de las Artes con un amplio espectro de investigación sobre todas las Bellas Artes.  </w:t>
-[...79 lines deleted...]
-        </w:rPr>
+        <w:t xml:space="preserve">En el ámbito educativo, Ninón fue docente del Instituto Superior de Artes (ISA), donde fundó el Departamento de Canto Coral y formó a destacados cantantes como Martha Gutiérrez y Conchita Franqui. Además, destacó como intérprete frecuente en el Gran Teatro García Lorca, sede del Ballet Nacional de Cuba y del Arte Lírico Operístico de La Habana. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05C66D30" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:left="-15" w:right="64"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> Dentro del grupo de compañeros de Ninon, Hugo Barreiro, barítono y docente investigador cubano radicado en México, maestro de la Universidad de Guanajuato quien también ha desarrollado cátedra de alumnos del bel canto en esa zona del país, opina sobre ella: “Conocí a Ninón en 1969, a comienzos de su carrera operística como solista en el rol de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>Cio-Cio</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:rPr>
-[...33 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve"> San de la ópera Madame Butterfly de Giacomo Puccini, año en que por primera vez fui a presenciar una ópera en vivo, lo cual me impactó cuando escuché a Ninón en ese difícil rol, en el que la técnica y la expresión contribuyeron a una interpretación coherente con la partitura.” (Hernández, 2020) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28576B1C" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:left="-15" w:right="64"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:i/>
-          <w:color w:val="000000"/>
-[...71 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t>Madama Butterfly</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> de Giacomo Puccini fue el rol más icónico de su carrera. Esta ópera, representada en teatros de ópera de todo el mundo, es extremadamente exigente especialmente para sopranos occidentales pues interpretan a una geisha japonesa. Otra de los retos para su interpretación es que demanda un gran control emocional especialmente en el último acto donde la tragedia se desborda como suele suceder en el género operístico. Al respecto Ninón comenta en entrevista:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CB4CC24" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:left="-15" w:right="64"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Desde Bulgaria, siempre me pidieron interpretar ese rol, por mis características físicas, siendo hija de chino, pues me asentaba muy bien el papel, pero al no ser japonesa, tuve que aprender a moverme como una geisha. Gracias a Dios, conocí a una amiga japonesa en Bulgaria que me enseñó los movimientos de las geishas, cómo sentarme, cómo levantarme, cómo caminar, como si estuviera flotando, también tuve que aprender a maquillarme, a peinarme y a usar el kimono que es muy pesado y elaborado. Fue un aprendizaje de muchos años. Canté más de cien representaciones de Butterfly y La </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>Traviata</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> tanto en Cuba como en Europa. Por ejemplo, en La </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t>Traviata</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:rPr>
-[...26 lines deleted...]
-        </w:rPr>
+        <w:t xml:space="preserve">, ocurrió lo contrario, tuve que estudiar mucho para representar a una cortesana parisina del siglo XIX con mis rasgos orientales (comunicación personal, 28 de julio de 2022) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F08590A" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:left="-15" w:right="64"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Es muy significativo que acorde a su experiencia como cantante activa en los escenarios, ponderaba un tipo de aprendizaje constructivista que destacaba una importante conexión técnica-emocional.  Esto confirma una trayectoria de años en una profesión basada en una construcción artesanal y minuciosa que propició los fundamentos para tareas artísticas posteriores. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E4CDE46" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:left="-15" w:right="64"/>
+      </w:pPr>
+      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>en una construcción artesanal y minuciosa que propició los fundamentos para tareas artísticas posteriores.</w:t>
-[...55 lines deleted...]
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:t xml:space="preserve">Tras trasladarse a Zacatecas, continuó su labor académica en la Universidad Autónoma de Zacatecas, donde formó a generaciones de cantantes y contribuyó al desarrollo del canto lírico en México. Según De Santiago y Rodarte (2014)  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65F81731" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:left="708" w:right="64"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">“Ninón Lima, cantante y docente originaria de Cuba, ha dedicado 50 años a la música y al canto, de los cuales, 23 los ha consagrado a formar a la primera generación de maestros de canto de la Unidad Académica de Artes de la Universidad Autónoma de Zacatecas (UAZ) y a más de 20 licenciados en esta disciplina.” (párr. 2) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="799EA510" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:left="-15" w:right="64"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Fue una minuciosa aprendiz de pedagogía vocal y una incansable investigadora de la enseñanza de la técnica vocal, cualidades que la hacían una docente exitosa que obtenía resultados palpables.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="562F5717" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="154" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="12" w:firstLine="0"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
-[...5 lines deleted...]
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="712CE5FE" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo3"/>
+        <w:ind w:right="712"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Casos paralelos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62803CE7" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:left="-15" w:right="64" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> Para entender el impacto que Ninón Lima pudo haber tenido en el ambiente artístico zacatecano, es pertinente referirse al caso de Ramón Calzadilla (1934-2024), quien, además de ser un colega entrañable de Ninón, fue otro pilar de la difusión y docencia del bel canto en Cuba, Colombia y México. Calzadilla fue un “</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>impulsor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> decisivo en el desarrollo del arte lírico en varios países de América Latina”, donde se destaca la consolidación de la Nueva Ópera de Colombia y sus labores como docente en el Centro Morelense de las Artes, en Cuernavaca, México, país donde también impartió talleres y clases magistrales a lo largo y ancho de su extensa geografía. Allí, junto a los maestros Jesús Suaste y Alejandro Vigo, fundó y dirigió el Grupo Lírico Morelense, conformado por jóvenes cantantes que fueron sus alumnos. Y durante varios años, se presentaron en importantes escenarios del estado (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>OnCuba</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, 2024)     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CAD5F07" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:left="-15" w:right="64"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">De manera similar se destaca el caso de la directora Digna Guerra, fundadora del coro Nacional de Cuba, quien llegó a dirigir el reconocido ensamble Madrigalistas de la ópera de Bellas Artes de México. Según Martínez (2015)  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52238C13" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:left="708" w:right="64"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">La directora del Coro Nacional de Cuba viaja frecuentemente a nuestro país para asesorar a estas agrupaciones y transmitir sus conocimientos en dirección coral, con sus colegas mexicanos. En este viaje ha trabajado con los coros del proyecto Esperanza Azteca, así como con el coro Alter Voce, ambos en la ciudad de México, así como para gestionar presentaciones de su coro, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Entrevoces</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, en la ciudad de Mérida, en octubre. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38C18A8C" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:left="708" w:right="64"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">La música coral también fue parte importante dentro de la formación y la profesionalización de Ninón Lima, fundadora del Departamento de Canto coral, antes citado.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73ECE7EF" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:left="-15" w:right="64"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Cuba y México han mantenido una relación cultural estrecha y sustancial, compartiendo constructos sociales y pedagógicos que han enriquecido su multiculturalidad. En este contexto, Ninón Lima se presentó en diversos foros artísticos de México, interpretando recitales para voz y piano en Zacatecas y otros estados como parte de su labor de extensión dentro de la Universidad Autónoma de Zacatecas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="628ABC2D" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="154" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="12" w:firstLine="0"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...198 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F61EA07" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo3"/>
+        <w:ind w:right="708"/>
+      </w:pPr>
+      <w:r>
         <w:t>Panorama docente</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A5C0D05" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo4"/>
+        <w:ind w:left="642" w:right="707"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Testimonios</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
-[...100 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="686C6A08" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:left="-15" w:right="64"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ninón ejerció la docencia durante años en su país natal. Sobre ella Hernández comenta: “La descrita multiplicidad de funciones artísticas y estilísticas de Ninón Lima, juntamente con la profunda dimensión de su formación profesional, sin dudas definieron y permitieron el nacimiento y desarrollo de una pedagoga del canto, particular en su esencia, precisamente por considerar el canto en una dimensión humana y artística, sin prejuicios, ni elitismo. (2020, párr.13)”  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="222CA05B" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:left="-15" w:right="64"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Un maestro de canto eficiente debe poseer experiencia escénica, profundo conocimiento del aparato fonador, dominio de los repertorios tradicionales del bel canto y habilidades pedagógicas como paciencia, dedicación y sistematicidad </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="251088AB" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:left="-15" w:right="64"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Miller (2004) sostiene que "la técnica vocal puede ser clasificada por su aproximación a tres componentes mayores:  el manejo del aire, funciones laríngeas y el manejo de la resonancia. El maestro que afirme tener secretos no descubiertos, o estar en posesión de un conocimiento único no puede estar familiarizado por la vasta literatura sobre la pedagogía del canto” (p. 450)  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0657D826" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:left="-15" w:right="64"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Son varios los factores que se requieren para enseñar y aprender el canto, la voz es un instrumento realmente complejo:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="730BDCFA" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:left="708" w:right="64"/>
+      </w:pPr>
+      <w:r>
+        <w:t>El instrumento vocal es de una fragilidad peligrosa, es un instrumento impalpable, invisible, está dentro del mismo cuerpo, sensible a cambios ambientales, pero sobre todo a los complicados procesos celulares, hormonales y emocionales del cantante.  Todo, en su conjunto es el reflejo de la emisión del instrumento. El sonido es formado a través del paso del aire por el espacio entre las cuerdas vocales llamado glotis, así también el habla. (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>Caignet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> S., et </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t>all</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:rPr>
-[...19 lines deleted...]
-        </w:rPr>
+        <w:t xml:space="preserve">, 2016) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29296559" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:left="-15" w:right="64"/>
+      </w:pPr>
+      <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Ninón fundamentaba su enseñanza en técnicas europeas del </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>bel canto</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...36 lines deleted...]
-        </w:rPr>
+        <w:t xml:space="preserve">, enfocadas en la firmeza del sonido y la resonancia brillante. Además, sus estudios de piano avanzado le permitían acompañar de manera básica algunas piezas que ellos interpretaban coadyuvando al soporte armónico necesario. “Su concepto ecuménico de la enseñanza del canto le permitió, en la selección del repertorio, transgredir reglas impuestas por los tiempos y costumbres ajenas a nuestra cultura” (Hernández, 2020, párr.17)  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3421CAFE" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:left="-15" w:right="64"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Su método era preciso y riguroso, corrigiendo errores comunes como desafinaciones, mala respiración, o impostación incorrecta. Entre sus alumnos destacan figuras como Marco Rodríguez, barítono, quien señala: “Estar bajo su tutela cambió mi vida. Su gran conocimiento y su manera de impartirlo fue mi salvación como cantante. [...] En gran porcentaje, lo que hoy soy como cantante, se lo debo a la maestra Ninón. (comunicación personal, 15 de julio, 2022). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F754CF1" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:left="-15" w:right="64"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">Otros testimonios, como los de Felipe Moreno y Leticia Ocampo, refuerzan su impacto en la formación vocal y operística en Zacatecas. Ocampo afirma: “Considero que la Maestra fue la precursora de la ópera en Zacatecas. Tuve la fortuna de participar en varias de sus producciones como corista hasta que me ofreció el papel solista en la ópera </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t>L´elisir</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:rPr>
-[...10 lines deleted...]
-        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>d´Amore</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:rPr>
-[...85 lines deleted...]
-        </w:rPr>
+        <w:t xml:space="preserve"> de Donizetti.  (comunicación personal, 18 de julio, 2022). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="221564C9" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="357" w:lineRule="auto"/>
+        <w:ind w:left="-15" w:right="62" w:firstLine="708"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Luis Chapa, tenor internacional expresa: “Cabe destacar, al principio de mi educación vocal a maestros como Bernardino Pérez en Saltillo y Ninón Lima en Zacatecas. Ellos me infundieron el amor a la lírica. (comunicación personal, 12 de agosto, 2022).” </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29C84571" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:left="-15" w:right="64"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Su dirección de la ópera Rigoletto en Zacatecas en 1993 fue un éxito rotundo, coadyuvando a la formación de nuevos públicos, siendo un momento crucial en el panorama cultural de Zacatecas. Morden (1993), comenta que Rigoletto es una ópera polémica. El elenco fue integrado por cantantes locales con varias funciones a lleno total en el Teatro Fernando Calderón, principal recinto cultural de la ciudad.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="031CD267" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:left="-15" w:right="64"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">También dirigió la ópera </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Cavallería</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> rusticana</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> y </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:color w:val="000000"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Madama Butterfly</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> como parte de las celebraciones por la remodelación de otro de los Teatros principales de Zacatecas: López Velarde.  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:i/>
-          <w:color w:val="000000"/>
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
           <w:i/>
-          <w:color w:val="000000"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Traviata</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
           <w:i/>
-          <w:color w:val="000000"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>L´</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:i/>
-          <w:color w:val="000000"/>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>elisir</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
           <w:i/>
-          <w:color w:val="000000"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d '</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
           <w:i/>
-          <w:color w:val="000000"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>amore</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>d '</w:t>
-[...73 lines deleted...]
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">fueron las siguientes en 1994. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03C05E70" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:left="-15" w:right="64"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ninón no solo formó alumnos destacados, sino que también dirigió y produjo óperas fortaleciendo el panorama cultural de Zacatecas y dejando un legado perdurable en la enseñanza del canto lírico.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05F397D4" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="112" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D145FC5" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="115" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41AAE941" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54C329B8" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:ind w:right="76"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Metodología</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E246024" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="115" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-15" w:right="64" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A continuación, se describe la metodología empleada en esta investigación: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34893F4A" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:left="-15" w:right="64" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">La intención de este estudio es destacar el impacto atemporal de Ninón Lima en la evolución del trabajo operístico en Zacatecas durante los años noventa y principios de los dos mil. Este proyecto se basa en un estudio de caso con un enfoque cualitativo, explorando los hallazgos iniciales sobre su influencia como figura central del arte lírico en el estado. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="104DB72D" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="155" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10790328" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo3"/>
+        <w:ind w:right="709"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Procedimiento</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D7AC5CA" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="38"/>
+        <w:ind w:left="-15" w:right="64" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Se realizó una búsqueda documental a partir de su archivo personal, que incluye recortes de periódicos, documentos oficiales de escuelas y conservatorios donde se formó, programas de mano de sus presentaciones tanto en Cuba como en el extranjero, reconocimientos y otros materiales relevantes. Además, se elaboraron entrevistas personalizadas con los alumnos que se lograron contactar. Los datos obtenidos se organizaron en una tabla que incluye información clave sobre egresados de la Licenciatura en Canto que estudiaron bajo su tutela. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A0288F6" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="136" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="2" w:firstLine="0"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E4D1026" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo3"/>
+        <w:ind w:right="708"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Instrumento</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D713FEC" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:left="-15" w:right="64" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Las entrevistas personales se realizaron con estudiantes egresados que han destacado en el ámbito del canto profesional. Estas se sintetizaron en una pregunta con respuesta libre, diseñada para que los entrevistados expresaran su experiencia individual con la maestra. Debido a la dificultad para coincidir con los participantes, algunas entrevistas se realizaron por teléfono o mediante medios electrónicos. Además, se llevó a cabo una entrevista presencial con Ninón Lima un año antes de su fallecimiento. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CAE0A77" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="112" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-15" w:right="64" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Se creó una tabla que se diseñó con los siguientes parámetros:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BD446E0" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:left="-15" w:right="64" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Participantes: Ocho mujeres y cinco hombres, con edades de 23 a 35 años al momento de egresar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19B002CD" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="153" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-15" w:right="64" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Diseño: Nombre, sexo, empleo actual, año de graduación y lugar de procedencia.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10683D08" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="168" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
-[...2 lines deleted...]
-        </w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09FA051F" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:ind w:right="74"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Resultados</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57A325FD" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:left="-15" w:right="64"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A continuación, se presentan los resultados contextualizados en función de los objetivos específicos de la investigación. Se recopilaron imágenes que reflejan la trayectoria de Ninón Lima como cantante en México y en el extranjero. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28F54FCD" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="112" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="708" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66032CBC" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="708" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Metodología</w:t>
-[...46 lines deleted...]
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22D80A28" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="38" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1885" w:right="64" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Figura 2</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Invitación al Festival Alfonso Ruiz Tirado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="550A5C8C" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="111" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="14" w:firstLine="0"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...281 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:noProof/>
-          <w:color w:val="000000"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6F26FB5A" wp14:editId="4BE3F158">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="76D62104" wp14:editId="0FBD96A9">
             <wp:extent cx="2915285" cy="4006850"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="1159667659" name="image14.png" descr="Texto, Carta&#10;&#10;Descripción generada automáticamente"/>
+            <wp:docPr id="837" name="Picture 837"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image14.png" descr="Texto, Carta&#10;&#10;Descripción generada automáticamente"/>
-                    <pic:cNvPicPr preferRelativeResize="0"/>
+                    <pic:cNvPr id="837" name="Picture 837"/>
+                    <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9"/>
-                    <a:srcRect/>
+                    <a:blip r:embed="rId11"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2915285" cy="4006850"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="098D53A9" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="75" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="10" w:hanging="10"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Fuente: Archivo personal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
-[...15 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DCF23FC" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="154" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
-[...5 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EA426C1" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="140" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="10" w:right="335" w:hanging="10"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Figura 3.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Ninón Lima como Leonora en la ópera </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Il</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Trovatore</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> de Giuseppe Verdi en la </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A6F9A65" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="174" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="10" w:right="76" w:hanging="10"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Opera Nacional de Checoslovaquia</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
-[...52 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0682FE32" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="84" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="13" w:firstLine="0"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:noProof/>
-          <w:color w:val="000000"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3431A787" wp14:editId="43530679">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="77497CC6" wp14:editId="5944BEA6">
             <wp:extent cx="2707005" cy="2851150"/>
-            <wp:effectExtent l="0" t="0" r="0" b="6350"/>
-            <wp:docPr id="1159667658" name="image6.jpg" descr="Text&#10;&#10;Automatically generated description"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="839" name="Picture 839"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image6.jpg" descr="Text&#10;&#10;Automatically generated description"/>
-                    <pic:cNvPicPr preferRelativeResize="0"/>
+                    <pic:cNvPr id="839" name="Picture 839"/>
+                    <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10"/>
-                    <a:srcRect/>
+                    <a:blip r:embed="rId12"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2707005" cy="2851150"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A5E6E0C" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="75" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="10" w:hanging="10"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...14 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Fuente: Archivo personal </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43B0B0CE" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="2" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="10" w:right="78" w:hanging="10"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Figura 4.</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...10 lines deleted...]
-        </w:rPr>
+        <w:t xml:space="preserve">  Ninón Lima como </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>Cio-Cio</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:rPr>
-[...24 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:t xml:space="preserve"> San en la ópera Madame Butterfly de Giacomo </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C7B9EA2" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="37" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="10" w:right="73" w:hanging="10"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Puccini</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D8197D9" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="111" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="14" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:noProof/>
-          <w:color w:val="000000"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="18B79234" wp14:editId="55708BF6">
-            <wp:extent cx="2077720" cy="2381250"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3D52D6EC" wp14:editId="2E0BF5CD">
+            <wp:extent cx="2077720" cy="2381251"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="1159667661" name="image9.jpg" descr="Imagen que contiene edificio, foto, hombre, viejo&#10;&#10;Descripción generada automáticamente"/>
+            <wp:docPr id="884" name="Picture 884"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image9.jpg" descr="Imagen que contiene edificio, foto, hombre, viejo&#10;&#10;Descripción generada automáticamente"/>
-                    <pic:cNvPicPr preferRelativeResize="0"/>
+                    <pic:cNvPr id="884" name="Picture 884"/>
+                    <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11"/>
-                    <a:srcRect/>
+                    <a:blip r:embed="rId13"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
-                    <a:xfrm rot="16200000">
+                    <a:xfrm rot="-5400000">
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2077720" cy="2381250"/>
+                      <a:ext cx="2077720" cy="2381251"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FAB485B" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="75" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="10" w:hanging="10"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Fuente: Archivo personal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
-[...15 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7903B3CE" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="154" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
-[...5 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E15E37E" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="75" w:line="325" w:lineRule="auto"/>
+        <w:ind w:left="10" w:right="0" w:hanging="10"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Figura 5.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Ninón Lima como Violeta Valery en la ópera La </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Traviata</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>. Teatro García Lorca, La Habana, 1977.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
-[...36 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48C523C7" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="109" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="15" w:firstLine="0"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:noProof/>
-          <w:color w:val="000000"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="59B6499D" wp14:editId="4132DF6E">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1BE179B0" wp14:editId="340621F7">
             <wp:extent cx="2113915" cy="3372485"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="1159667660" name="image4.jpg" descr="Tabla&#10;&#10;Descripción generada automáticamente con confianza media"/>
+            <wp:docPr id="886" name="Picture 886"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image4.jpg" descr="Tabla&#10;&#10;Descripción generada automáticamente con confianza media"/>
-                    <pic:cNvPicPr preferRelativeResize="0"/>
+                    <pic:cNvPr id="886" name="Picture 886"/>
+                    <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12"/>
-                    <a:srcRect/>
+                    <a:blip r:embed="rId14"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2113915" cy="3372485"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DFA5C50" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="75" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="10" w:hanging="10"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Fuente:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Archivo personal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18B44CCB" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="137" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57F2D885" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="137" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A6938D1" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="137" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51B55CE0" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="137" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35B8EAFF" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="121C0883" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="38" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="10" w:right="78" w:hanging="10"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
-[...7 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        </w:rPr>
+        <w:t>Figure 6.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Concierto con orquesta en Alemania</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="587F5531" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="109" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="15" w:firstLine="0"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...9 lines deleted...]
-          <w:color w:val="000000"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Figure 6.</w:t>
-[...22 lines deleted...]
-        </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="57B25F2B" wp14:editId="70F9D726">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6A51D014" wp14:editId="5FA876D1">
             <wp:extent cx="1760855" cy="2666365"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="1159667663" name="image11.jpg" descr="Graphical user interface&#10;&#10;Auto-generated description with low confidence"/>
+            <wp:docPr id="928" name="Picture 928"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image11.jpg" descr="Graphical user interface&#10;&#10;Auto-generated description with low confidence"/>
-                    <pic:cNvPicPr preferRelativeResize="0"/>
+                    <pic:cNvPr id="928" name="Picture 928"/>
+                    <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13"/>
-                    <a:srcRect/>
+                    <a:blip r:embed="rId15"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1760855" cy="2666365"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27F41D35" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="75" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="10" w:hanging="10"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Fuente: Archivo personal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
-[...164 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B113D04" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="158"/>
+        <w:ind w:left="-15" w:right="64" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Para evaluar su influencia docente en Zacatecas y otros estados, se elaboró la siguiente tabla que detalla los estudiantes graduados bajo su dirección, junto con sus actividades actuales. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F5E9639" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="274" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AB5E565" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="273" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F2E219F" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="273" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47CC80A4" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="273" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B6FF00B" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="273" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60588F04" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="276" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40736F0F" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="273" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27786DCA" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="273" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5218A1F8" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="273" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="160A7ACB" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="273" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B156D1A" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="274" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7007507D" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="276" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63A7C7A4" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="273" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36A2BEB6" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C7B27AF" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="10" w:right="803" w:hanging="10"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        </w:rPr>
         <w:t>Tabla 2.</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Algunos estudiantes que se formaron con Ninón Lima en Zacatecas</w:t>
+        <w:t xml:space="preserve"> Algunos estudiantes que se formaron con Ninón Lima en Zacatecas </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="a"/>
-[...4 lines deleted...]
-        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="8829" w:type="dxa"/>
+        <w:tblInd w:w="5" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:top w:w="62" w:type="dxa"/>
+          <w:left w:w="106" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="49" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1975"/>
+        <w:gridCol w:w="1976"/>
         <w:gridCol w:w="2820"/>
-        <w:gridCol w:w="1962"/>
-        <w:gridCol w:w="2071"/>
+        <w:gridCol w:w="1964"/>
+        <w:gridCol w:w="2069"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B524C9" w14:paraId="35D7D640" w14:textId="77777777">
+      <w:tr w:rsidR="00EB35E3" w14:paraId="4D0A00DB" w14:textId="77777777">
         <w:trPr>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="562"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1975" w:type="dxa"/>
+            <w:tcW w:w="1976" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7E9F2093" w14:textId="77777777" w:rsidR="00B524C9" w:rsidRDefault="00000000">
+          <w:p w14:paraId="3BAE16B4" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t>CANTANTES GRADUADOS</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">CANTANTES </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20A9BEB9" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">GRADUADOS </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="39B196D2" w14:textId="77777777" w:rsidR="00B524C9" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2B06960D" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t>TRABAJO ACTUAL</w:t>
+              <w:t xml:space="preserve">TRABAJO ACTUAL </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcW w:w="1964" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6CF3D406" w14:textId="77777777" w:rsidR="00B524C9" w:rsidRDefault="00000000">
+          <w:p w14:paraId="36B73835" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="1809"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t>AÑO DE GRADUACION</w:t>
+              <w:t xml:space="preserve">AÑO </w:t>
+            </w:r>
+            <w:r>
+              <w:tab/>
+              <w:t xml:space="preserve">DE </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2DF407AC" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">GRADUACION </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2071" w:type="dxa"/>
+            <w:tcW w:w="2069" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6119CCEF" w14:textId="77777777" w:rsidR="00B524C9" w:rsidRDefault="00000000">
+          <w:p w14:paraId="05D710BA" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="1915"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t>LUGAR DE PROCEDENCIA</w:t>
+              <w:t xml:space="preserve">LUGAR </w:t>
+            </w:r>
+            <w:r>
+              <w:tab/>
+              <w:t xml:space="preserve">DE </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26A96EBD" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">PROCEDENCIA </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B524C9" w14:paraId="30A614EE" w14:textId="77777777">
+      <w:tr w:rsidR="00EB35E3" w14:paraId="7AF36164" w14:textId="77777777">
         <w:trPr>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="562"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1975" w:type="dxa"/>
+            <w:tcW w:w="1976" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="34431E88" w14:textId="77777777" w:rsidR="00B524C9" w:rsidRDefault="00000000">
+          <w:p w14:paraId="13CFB43E" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="1821"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t>José Manuel Delgadillo (H)</w:t>
+              <w:t xml:space="preserve">José </w:t>
+            </w:r>
+            <w:r>
+              <w:tab/>
+              <w:t xml:space="preserve">Manuel </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22426A78" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Delgadillo (H) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0DF7139D" w14:textId="77777777" w:rsidR="00B524C9" w:rsidRDefault="00000000">
+          <w:p w14:paraId="68FB3D0E" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t>Barítono. Docente jubilado de la Unidad de Artes</w:t>
+              <w:t xml:space="preserve">Barítono. Docente jubilado de la Unidad de Artes </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcW w:w="1964" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5AB81718" w14:textId="77777777" w:rsidR="00B524C9" w:rsidRDefault="00000000">
+          <w:p w14:paraId="09623C86" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t>1999      </w:t>
+              <w:t xml:space="preserve">1999       </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2071" w:type="dxa"/>
+            <w:tcW w:w="2069" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="635AE23C" w14:textId="77777777" w:rsidR="00B524C9" w:rsidRDefault="00000000">
+          <w:p w14:paraId="18B88C84" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t>Zacatecas</w:t>
+              <w:t xml:space="preserve">Zacatecas </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B524C9" w14:paraId="185F75D8" w14:textId="77777777">
+      <w:tr w:rsidR="00EB35E3" w14:paraId="246C651C" w14:textId="77777777">
         <w:trPr>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="564"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1975" w:type="dxa"/>
+            <w:tcW w:w="1976" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6E7DAEF9" w14:textId="77777777" w:rsidR="00B524C9" w:rsidRDefault="00000000">
+          <w:p w14:paraId="65EC376E" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="1821"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t>Felipe Moreno Murillo (H)</w:t>
+              <w:t xml:space="preserve">Felipe </w:t>
+            </w:r>
+            <w:r>
+              <w:tab/>
+              <w:t xml:space="preserve">Moreno </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32176BC6" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Murillo (H) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="66AE6F5B" w14:textId="77777777" w:rsidR="00B524C9" w:rsidRDefault="00000000">
+          <w:p w14:paraId="478E6B96" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="1290"/>
+                <w:tab w:val="center" w:pos="2060"/>
+                <w:tab w:val="right" w:pos="2666"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t>Tenor. Docente de la Unidad de Artes</w:t>
+              <w:t xml:space="preserve">Tenor. </w:t>
+            </w:r>
+            <w:r>
+              <w:tab/>
+              <w:t xml:space="preserve">Docente </w:t>
+            </w:r>
+            <w:r>
+              <w:tab/>
+              <w:t xml:space="preserve">de </w:t>
+            </w:r>
+            <w:r>
+              <w:tab/>
+              <w:t xml:space="preserve">la </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3DC23F78" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Unidad de Artes </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcW w:w="1964" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4CF2DB49" w14:textId="77777777" w:rsidR="00B524C9" w:rsidRDefault="00000000">
+          <w:p w14:paraId="6009C099" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t>2000</w:t>
+              <w:t xml:space="preserve">2000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2071" w:type="dxa"/>
+            <w:tcW w:w="2069" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1BD36892" w14:textId="77777777" w:rsidR="00B524C9" w:rsidRDefault="00000000">
+          <w:p w14:paraId="712E9DE6" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t>Zacatecas</w:t>
+              <w:t xml:space="preserve">Zacatecas </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B524C9" w14:paraId="7251E195" w14:textId="77777777">
+      <w:tr w:rsidR="00EB35E3" w14:paraId="18A49286" w14:textId="77777777">
         <w:trPr>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="562"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1975" w:type="dxa"/>
+            <w:tcW w:w="1976" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="213899EA" w14:textId="77777777" w:rsidR="00B524C9" w:rsidRDefault="00000000">
+          <w:p w14:paraId="6D6FB404" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2" w:right="0" w:firstLine="0"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">Sarah del Refugio </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t>Ortiz  (</w:t>
+              <w:t>Ortiz  (</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t>M)</w:t>
+              <w:t xml:space="preserve">M) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="13757390" w14:textId="77777777" w:rsidR="00B524C9" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7159FD47" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2" w:right="0" w:firstLine="0"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t>Mezzosoprano. Docente de la Unidad de Artes</w:t>
+              <w:t xml:space="preserve">Mezzosoprano. Docente de la Unidad de Artes </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcW w:w="1964" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1BDF0EB7" w14:textId="77777777" w:rsidR="00B524C9" w:rsidRDefault="00000000">
+          <w:p w14:paraId="24568880" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t>2001</w:t>
+              <w:t xml:space="preserve">2001 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2071" w:type="dxa"/>
+            <w:tcW w:w="2069" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="57444D2F" w14:textId="77777777" w:rsidR="00B524C9" w:rsidRDefault="00000000">
+          <w:p w14:paraId="26BF6C25" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t>Zacatecas</w:t>
+              <w:t xml:space="preserve">Zacatecas </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B524C9" w14:paraId="70095D41" w14:textId="77777777">
+      <w:tr w:rsidR="00EB35E3" w14:paraId="4474A818" w14:textId="77777777">
         <w:trPr>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="1114"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1975" w:type="dxa"/>
+            <w:tcW w:w="1976" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4A480558" w14:textId="77777777" w:rsidR="00B524C9" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7C95D24D" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2" w:right="0" w:firstLine="0"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t>Solanye</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t>Caignet</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t>Lima  (</w:t>
+              <w:t>Lima  (</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t>M)</w:t>
+              <w:t xml:space="preserve">M) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4801D051" w14:textId="77777777" w:rsidR="00B524C9" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1AB1D9F2" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2" w:right="60" w:firstLine="0"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t>Mezzosoprano. Cantante de ópera en activo y docente de la Unidad de Artes</w:t>
+              <w:t xml:space="preserve">Mezzosoprano. Cantante de ópera en activo y docente de la Unidad de Artes </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcW w:w="1964" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="08A19AFB" w14:textId="77777777" w:rsidR="00B524C9" w:rsidRDefault="00000000">
+          <w:p w14:paraId="3402EA10" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t>2001</w:t>
+              <w:t xml:space="preserve">2001 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2071" w:type="dxa"/>
+            <w:tcW w:w="2069" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3AC343B5" w14:textId="77777777" w:rsidR="00B524C9" w:rsidRDefault="00000000">
+          <w:p w14:paraId="6EDA36C9" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t>La Habana, Cuba</w:t>
+              <w:t xml:space="preserve">La Habana, Cuba </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B524C9" w14:paraId="7483188F" w14:textId="77777777">
+      <w:tr w:rsidR="00EB35E3" w14:paraId="07388DED" w14:textId="77777777">
         <w:trPr>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="838"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1975" w:type="dxa"/>
+            <w:tcW w:w="1976" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="324B7309" w14:textId="77777777" w:rsidR="00B524C9" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4A6169EC" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="1821"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t>Héctor Saucedo Delgado </w:t>
+              <w:t xml:space="preserve">Héctor </w:t>
+            </w:r>
+            <w:r>
+              <w:tab/>
+              <w:t xml:space="preserve">Saucedo </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1388F3D1" w14:textId="77777777" w:rsidR="00B524C9" w:rsidRDefault="00000000">
+          <w:p w14:paraId="16296E56" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t> (H)</w:t>
+              <w:t xml:space="preserve">Delgado  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E7A866C" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"> (H) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="07FE60B6" w14:textId="77777777" w:rsidR="00B524C9" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4D83CB61" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2" w:right="0" w:firstLine="0"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t>Tenor. Cantante de música ranchera y concierto</w:t>
+              <w:t xml:space="preserve">Tenor. Cantante de música ranchera y concierto </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcW w:w="1964" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="44D0DA0B" w14:textId="77777777" w:rsidR="00B524C9" w:rsidRDefault="00000000">
+          <w:p w14:paraId="541E2287" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t>2002</w:t>
+              <w:t xml:space="preserve">2002 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2071" w:type="dxa"/>
+            <w:tcW w:w="2069" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1B49AD1E" w14:textId="77777777" w:rsidR="00B524C9" w:rsidRDefault="00000000">
+          <w:p w14:paraId="231F6A2A" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t>Zacatecas</w:t>
+              <w:t xml:space="preserve">Zacatecas </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B524C9" w14:paraId="1A42EE8C" w14:textId="77777777">
+      <w:tr w:rsidR="00EB35E3" w14:paraId="6A6C5713" w14:textId="77777777">
         <w:trPr>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="838"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1975" w:type="dxa"/>
+            <w:tcW w:w="1976" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="64521CC9" w14:textId="77777777" w:rsidR="00B524C9" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1FA96736" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t>Patricia Raudales Castro  </w:t>
+              <w:t xml:space="preserve">Patricia Raudales </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D272828" w14:textId="77777777" w:rsidR="00B524C9" w:rsidRDefault="00000000">
+          <w:p w14:paraId="40E9393D" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t>(M)</w:t>
+              <w:t xml:space="preserve">Castro   </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E45C2F5" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">(M) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="223C57E8" w14:textId="77777777" w:rsidR="00B524C9" w:rsidRDefault="00000000">
+          <w:p w14:paraId="65551D20" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="238" w:lineRule="auto"/>
+              <w:ind w:left="2" w:right="0" w:firstLine="0"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t>Soprano. Miembro del coro del estado de Zacatecas</w:t>
+              <w:t xml:space="preserve">Soprano. Miembro del coro del estado de </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D4B3297" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Zacatecas </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcW w:w="1964" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="00051CCD" w14:textId="77777777" w:rsidR="00B524C9" w:rsidRDefault="00000000">
+          <w:p w14:paraId="18E075CB" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t>2003</w:t>
+              <w:t xml:space="preserve">2003 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2071" w:type="dxa"/>
+            <w:tcW w:w="2069" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5F2E9CD1" w14:textId="77777777" w:rsidR="00B524C9" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7613A34A" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t>Zacatecas</w:t>
+              <w:t xml:space="preserve">Zacatecas </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B524C9" w14:paraId="4F07E31B" w14:textId="77777777">
+      <w:tr w:rsidR="00EB35E3" w14:paraId="444BD4EC" w14:textId="77777777">
         <w:trPr>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="1114"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1975" w:type="dxa"/>
+            <w:tcW w:w="1976" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="14C6326D" w14:textId="77777777" w:rsidR="00B524C9" w:rsidRDefault="00000000">
+          <w:p w14:paraId="59556438" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="1821"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t>Elva Patricia Ahumada Martínez  </w:t>
+              <w:t xml:space="preserve">Elva </w:t>
+            </w:r>
+            <w:r>
+              <w:tab/>
+              <w:t xml:space="preserve">Patricia </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1289309B" w14:textId="77777777" w:rsidR="00B524C9" w:rsidRDefault="00000000">
+          <w:p w14:paraId="3BF29CE6" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t>(M)</w:t>
+              <w:t xml:space="preserve">Ahumada </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6579F440" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Martínez   </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="129C2D25" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">(M) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="341A55D8" w14:textId="77777777" w:rsidR="00B524C9" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0C7C9B84" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2" w:right="60" w:firstLine="0"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t>Soprano. Docente de la Unidad de Artes, directora de la Compañía de Opera de Zacatecas</w:t>
+              <w:t xml:space="preserve">Soprano. Docente de la Unidad de Artes, directora de la Compañía de Opera de Zacatecas </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcW w:w="1964" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="715C0766" w14:textId="77777777" w:rsidR="00B524C9" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2366DDD6" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t>2003</w:t>
+              <w:t xml:space="preserve">2003 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2071" w:type="dxa"/>
+            <w:tcW w:w="2069" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7294BC47" w14:textId="77777777" w:rsidR="00B524C9" w:rsidRDefault="00000000">
+          <w:p w14:paraId="3C592E23" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t>Zacatecas</w:t>
+              <w:t xml:space="preserve">Zacatecas </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B524C9" w14:paraId="572170E4" w14:textId="77777777">
+      <w:tr w:rsidR="00EB35E3" w14:paraId="76D69FE9" w14:textId="77777777">
         <w:trPr>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="838"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1975" w:type="dxa"/>
+            <w:tcW w:w="1976" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7CA071A0" w14:textId="77777777" w:rsidR="00B524C9" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2C344444" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="1821"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">José </w:t>
             </w:r>
+            <w:r>
+              <w:tab/>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t>Angel</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> Muñoz   </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3233F9C4" w14:textId="77777777" w:rsidR="00B524C9" w:rsidRDefault="00000000">
+          <w:p w14:paraId="6C2BB912" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t>(H)</w:t>
+              <w:t xml:space="preserve">Muñoz    </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6467D59B" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">(H) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0F01AAC0" w14:textId="77777777" w:rsidR="00B524C9" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7E7A9510" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="238" w:lineRule="auto"/>
+              <w:ind w:left="2" w:right="0" w:firstLine="0"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t>Barítono. Miembro de la compañía de ópera de Zacatecas</w:t>
+              <w:t xml:space="preserve">Barítono. Miembro de la compañía de ópera de </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FB58D62" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Zacatecas </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcW w:w="1964" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4E00335C" w14:textId="77777777" w:rsidR="00B524C9" w:rsidRDefault="00000000">
+          <w:p w14:paraId="32FDCB22" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t>2004</w:t>
+              <w:t xml:space="preserve">2004 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2071" w:type="dxa"/>
+            <w:tcW w:w="2069" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="78BF1F51" w14:textId="77777777" w:rsidR="00B524C9" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4D66ABB8" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t>Zacatecas</w:t>
+              <w:t xml:space="preserve">Zacatecas </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B524C9" w14:paraId="6FCE023C" w14:textId="77777777">
+      <w:tr w:rsidR="00EB35E3" w14:paraId="2C621A80" w14:textId="77777777">
         <w:trPr>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="564"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1975" w:type="dxa"/>
+            <w:tcW w:w="1976" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="38F4CE71" w14:textId="77777777" w:rsidR="00B524C9" w:rsidRDefault="00000000">
+          <w:p w14:paraId="22C1A755" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Beatriz Pacheco </w:t>
+              <w:t xml:space="preserve">Beatriz </w:t>
+            </w:r>
+            <w:r>
+              <w:tab/>
+              <w:t xml:space="preserve">Pacheco </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t>Amigo  (</w:t>
+              <w:t>Amigo  (</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t>M)</w:t>
+              <w:t xml:space="preserve">M) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="22A0A94F" w14:textId="77777777" w:rsidR="00B524C9" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7A3D1AC1" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t>Soprano</w:t>
+              <w:t xml:space="preserve">Soprano </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcW w:w="1964" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="088BF087" w14:textId="77777777" w:rsidR="00B524C9" w:rsidRDefault="00000000">
+          <w:p w14:paraId="153844C5" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t>2005</w:t>
+              <w:t xml:space="preserve">2005 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2071" w:type="dxa"/>
+            <w:tcW w:w="2069" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7B9720B0" w14:textId="77777777" w:rsidR="00B524C9" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2AB2E759" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t>Talca, Chile</w:t>
+              <w:t xml:space="preserve">Talca, Chile </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B524C9" w14:paraId="7F0E6A5C" w14:textId="77777777">
+      <w:tr w:rsidR="00EB35E3" w14:paraId="42D1E7B5" w14:textId="77777777">
         <w:trPr>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="838"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1975" w:type="dxa"/>
+            <w:tcW w:w="1976" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4D38B334" w14:textId="77777777" w:rsidR="00B524C9" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4A9F59D2" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2" w:right="0" w:firstLine="0"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t>Rocío Hernández Alvirde </w:t>
+              <w:t xml:space="preserve">Rocío Hernández </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="133FB207" w14:textId="77777777" w:rsidR="00B524C9" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5E45A567" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t> (M)</w:t>
+              <w:t xml:space="preserve">Alvirde  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30E751A3" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"> (M) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0D9D6BBF" w14:textId="77777777" w:rsidR="00B524C9" w:rsidRDefault="00000000">
+          <w:p w14:paraId="35339F4D" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t>Soprano</w:t>
+              <w:t xml:space="preserve">Soprano </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcW w:w="1964" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6B3B3083" w14:textId="77777777" w:rsidR="00B524C9" w:rsidRDefault="00000000">
+          <w:p w14:paraId="18731295" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t>2005</w:t>
+              <w:t xml:space="preserve">2005 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2071" w:type="dxa"/>
+            <w:tcW w:w="2069" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="58C0FF49" w14:textId="77777777" w:rsidR="00B524C9" w:rsidRDefault="00000000">
+          <w:p w14:paraId="119CAE28" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t>Zacatecas</w:t>
+              <w:t xml:space="preserve">Zacatecas </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B524C9" w14:paraId="3FE61ECA" w14:textId="77777777">
+      <w:tr w:rsidR="00EB35E3" w14:paraId="1510A670" w14:textId="77777777">
         <w:trPr>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="838"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1975" w:type="dxa"/>
+            <w:tcW w:w="1976" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="67133944" w14:textId="77777777" w:rsidR="00B524C9" w:rsidRDefault="00000000">
+          <w:p w14:paraId="09B2E6EB" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="1821"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t>Ana Raquel Carrillo Aguilar </w:t>
+              <w:t xml:space="preserve">Ana </w:t>
+            </w:r>
+            <w:r>
+              <w:tab/>
+              <w:t xml:space="preserve">Raquel </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6788CAA1" w14:textId="77777777" w:rsidR="00B524C9" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2F5188E2" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t> (M)</w:t>
+              <w:t xml:space="preserve">Carrillo Aguilar  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65FD12D3" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"> (M) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="05D27608" w14:textId="77777777" w:rsidR="00B524C9" w:rsidRDefault="00000000">
+          <w:p w14:paraId="38C828DB" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="1" w:line="238" w:lineRule="auto"/>
+              <w:ind w:left="2" w:right="0" w:firstLine="0"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">Soprano. Miembro del Ensamble Ramón </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t>Lopez</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> Velarde en Zacatecas</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71D42B3A" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Velarde en Zacatecas </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcW w:w="1964" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7606C7D3" w14:textId="77777777" w:rsidR="00B524C9" w:rsidRDefault="00000000">
+          <w:p w14:paraId="738B4FD2" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t>2014</w:t>
+              <w:t xml:space="preserve">2014 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2071" w:type="dxa"/>
+            <w:tcW w:w="2069" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7D2CEF52" w14:textId="77777777" w:rsidR="00B524C9" w:rsidRDefault="00000000">
+          <w:p w14:paraId="42821FF4" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t>Zacatecas</w:t>
+              <w:t xml:space="preserve">Zacatecas </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B524C9" w14:paraId="31C12425" w14:textId="77777777">
+      <w:tr w:rsidR="00EB35E3" w14:paraId="2717FD0C" w14:textId="77777777">
         <w:trPr>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="1390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1975" w:type="dxa"/>
+            <w:tcW w:w="1976" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7A380AEA" w14:textId="77777777" w:rsidR="00B524C9" w:rsidRDefault="00000000">
+          <w:p w14:paraId="3ACDE583" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="1821"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t>Blanca Cecilia Rodríguez Torres   </w:t>
+              <w:t xml:space="preserve">Blanca </w:t>
+            </w:r>
+            <w:r>
+              <w:tab/>
+              <w:t xml:space="preserve">Cecilia </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5307A38D" w14:textId="77777777" w:rsidR="00B524C9" w:rsidRDefault="00000000">
+          <w:p w14:paraId="07EAAFBB" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t>(M)</w:t>
+              <w:t xml:space="preserve">Rodríguez </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="516443F1" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Torres    </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E8F586F" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">(M) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="671A2B77" w14:textId="77777777" w:rsidR="00B524C9" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2C4052AC" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="238" w:lineRule="auto"/>
+              <w:ind w:left="2" w:right="0" w:firstLine="0"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t>Soprano. Miembro del ensamble Los Madrigalistas de la ópera de Bellas Artes en Ciudad de México</w:t>
+              <w:t xml:space="preserve">Soprano. Miembro del ensamble Los </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3AB05ABD" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2" w:right="61" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Madrigalistas de la ópera de Bellas Artes en Ciudad de México </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcW w:w="1964" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="72026CDD" w14:textId="77777777" w:rsidR="00B524C9" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1A95DEBA" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t>2015</w:t>
+              <w:t xml:space="preserve">2015 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2071" w:type="dxa"/>
+            <w:tcW w:w="2069" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6217450E" w14:textId="77777777" w:rsidR="00B524C9" w:rsidRDefault="00000000">
+          <w:p w14:paraId="028E45CA" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t>San Luis Potosí</w:t>
+              <w:t xml:space="preserve">San Luis Potosí </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B524C9" w14:paraId="7DDB9CAD" w14:textId="77777777">
+      <w:tr w:rsidR="00EB35E3" w14:paraId="531D9AE1" w14:textId="77777777">
         <w:trPr>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="838"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1975" w:type="dxa"/>
+            <w:tcW w:w="1976" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="59947528" w14:textId="77777777" w:rsidR="00B524C9" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5E5384B6" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t>Dagoberto Salas Murillo</w:t>
+              <w:t xml:space="preserve">Dagoberto Salas </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F5F77F1" w14:textId="77777777" w:rsidR="00B524C9" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4517124F" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t> (H)</w:t>
+              <w:t xml:space="preserve">Murillo </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21263286" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"> (H) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7C892E6A" w14:textId="77777777" w:rsidR="00B524C9" w:rsidRDefault="00000000">
+          <w:p w14:paraId="516CFFA4" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2" w:right="0" w:firstLine="0"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t>Tenor. Miembro del Coro de la Marina de México</w:t>
+              <w:t xml:space="preserve">Tenor. Miembro del Coro de la Marina de México </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcW w:w="1964" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="35C69EDB" w14:textId="77777777" w:rsidR="00B524C9" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5D9822EC" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t>2017</w:t>
+              <w:t xml:space="preserve">2017 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2071" w:type="dxa"/>
+            <w:tcW w:w="2069" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1FC90543" w14:textId="77777777" w:rsidR="00B524C9" w:rsidRDefault="00000000">
+          <w:p w14:paraId="3080AA9A" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t>Zacatecas</w:t>
+              <w:t xml:space="preserve">Zacatecas </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6D1681AB" w14:textId="77777777" w:rsidR="00B524C9" w:rsidRDefault="00B524C9">
-[...10 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="31CB87C6" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68248F31" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="78" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1109" w:right="64" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Fuente:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Tomado del archivo de la Unidad de Artes de la Universidad</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D9649F4" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="137" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="699FF8D8" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="137" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="391A6331" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="137" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="445C17C8" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C092A5A" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="38" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="10" w:right="78" w:hanging="10"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Figura 7.  </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Reconocimiento por impartir Curso de Canto en la ciudad de Monterrey</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
-[...79 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26AA783E" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="113" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="14" w:firstLine="0"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...32 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:noProof/>
-          <w:color w:val="000000"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3BBFC78A" wp14:editId="4756C0FD">
-            <wp:extent cx="2838450" cy="3779520"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5CE30AD0" wp14:editId="0D22B411">
+            <wp:extent cx="2838450" cy="3779521"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="1159667662" name="image2.jpg" descr="Texto, Carta&#10;&#10;Descripción generada automáticamente"/>
+            <wp:docPr id="1433" name="Picture 1433"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image2.jpg" descr="Texto, Carta&#10;&#10;Descripción generada automáticamente"/>
-                    <pic:cNvPicPr preferRelativeResize="0"/>
+                    <pic:cNvPr id="1433" name="Picture 1433"/>
+                    <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14"/>
-                    <a:srcRect/>
+                    <a:blip r:embed="rId16"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2838450" cy="3779520"/>
+                      <a:ext cx="2838450" cy="3779521"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74D3A92E" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="75" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="10" w:right="76" w:hanging="10"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Fuente</w:t>
+      </w:r>
+      <w:r>
+        <w:t>: Archivo personal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="770E2E90" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:left="-15" w:right="64" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">También se recopilaron imágenes que verifican su labor como directora artística y gestora cultural. Entre ellas destacan: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="761D3708" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="115" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59D51D53" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="112" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FD2D6E3" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="115" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="368AA539" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="113" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FF13E9D" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="115" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64FC151A" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="112" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35C28141" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="115" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01E5694B" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="112" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59050B15" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="115" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3186FE3F" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="112" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22D48AA9" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="115" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ED82BB8" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="113" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5611FFC5" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="115" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B8DFED0" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="112" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="617527A9" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="667F5DC7" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="38" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="10" w:right="495" w:hanging="10"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
-[...165 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        </w:rPr>
+        <w:t>Figura 8.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Nota periodística de la ópera </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Rigoletto</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> dirigida por Ninón Lima en 1993.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F3D7DE6" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="81" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="15" w:firstLine="0"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...60 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:noProof/>
-          <w:color w:val="000000"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="66368B2A" wp14:editId="5585C19E">
-            <wp:extent cx="2517140" cy="4522470"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0762B63D" wp14:editId="70F5EF44">
+            <wp:extent cx="2517140" cy="4522471"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="1159667665" name="image13.jpg" descr="Imagen en blanco y negro de un gato con un texto en blanco&#10;&#10;Descripción generada automáticamente con confianza media"/>
+            <wp:docPr id="1476" name="Picture 1476"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image13.jpg" descr="Imagen en blanco y negro de un gato con un texto en blanco&#10;&#10;Descripción generada automáticamente con confianza media"/>
-                    <pic:cNvPicPr preferRelativeResize="0"/>
+                    <pic:cNvPr id="1476" name="Picture 1476"/>
+                    <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15"/>
-                    <a:srcRect/>
+                    <a:blip r:embed="rId17"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2517140" cy="4522470"/>
+                      <a:ext cx="2517140" cy="4522471"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3513BBE5" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="175" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="10" w:hanging="10"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...8 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:t>Fuente:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="000000"/>
-[...13 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Archivo personal </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="511C03C7" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="121" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="2" w:firstLine="0"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AC9BCFD" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="35" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1370" w:right="64" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Figura 8</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Reconocimiento por su labor como directora artística</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
-[...28 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68640BA0" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="114" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="1628" w:firstLine="0"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:noProof/>
-          <w:color w:val="000000"/>
-[...2 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0761B1CE" wp14:editId="49EED26C">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="25E8EAE2" wp14:editId="73879838">
             <wp:extent cx="3562350" cy="2675255"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="1159667664" name="image12.jpg" descr="Diagrama, Texto&#10;&#10;Descripción generada automáticamente"/>
+            <wp:docPr id="1478" name="Picture 1478"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image12.jpg" descr="Diagrama, Texto&#10;&#10;Descripción generada automáticamente"/>
-                    <pic:cNvPicPr preferRelativeResize="0"/>
+                    <pic:cNvPr id="1478" name="Picture 1478"/>
+                    <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16"/>
-                    <a:srcRect/>
+                    <a:blip r:embed="rId18"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3562350" cy="2675255"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="611EF188" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="75" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="10" w:hanging="10"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Fuente: Archivo personal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
-[...15 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B24EAA2" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
-[...5 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="524A4F32" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="75" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="10" w:right="77" w:hanging="10"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        </w:rPr>
         <w:t>Figura 8</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...24 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:t xml:space="preserve">: Patricia Raudales como Madama Butterfly en el año de 2001 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07CD253B" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="84" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="15" w:firstLine="0"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:noProof/>
-          <w:color w:val="000000"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6A0B67FA" wp14:editId="52A0CD7E">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="33E79E6C" wp14:editId="57B5554C">
             <wp:extent cx="1543685" cy="2277110"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="1159667668" name="image8.jpg" descr="Imagen que contiene persona, ventana, interior, foto&#10;&#10;Descripción generada automáticamente"/>
+            <wp:docPr id="1531" name="Picture 1531"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image8.jpg" descr="Imagen que contiene persona, ventana, interior, foto&#10;&#10;Descripción generada automáticamente"/>
-                    <pic:cNvPicPr preferRelativeResize="0"/>
+                    <pic:cNvPr id="1531" name="Picture 1531"/>
+                    <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17"/>
-                    <a:srcRect/>
+                    <a:blip r:embed="rId19"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1543685" cy="2277110"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="641A09C5" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="10" w:hanging="10"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Fuente: Archivo personal </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55F5B364" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="154" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
-[...5 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DEFE196" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="112" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="178" w:right="64" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Figura 9:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Elenco de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>L´e</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>lisir</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d '</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>amore</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, Luis Chapa como parte del coro </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Solanye</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Caignet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06AE24AB" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="216" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="10" w:hanging="10"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...120 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">como Giannetta y Héctor Saucedo como </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>Nemorino</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61C15A2F" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="84" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="16" w:firstLine="0"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:noProof/>
-          <w:color w:val="000000"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7DF83549" wp14:editId="36211B8B">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="62962A0F" wp14:editId="35D87F68">
             <wp:extent cx="1552575" cy="2313305"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="1159667666" name="image5.jpg" descr="Imagen que contiene interior, pizza, comida, tabla&#10;&#10;Descripción generada automáticamente"/>
+            <wp:docPr id="1533" name="Picture 1533"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image5.jpg" descr="Imagen que contiene interior, pizza, comida, tabla&#10;&#10;Descripción generada automáticamente"/>
-                    <pic:cNvPicPr preferRelativeResize="0"/>
+                    <pic:cNvPr id="1533" name="Picture 1533"/>
+                    <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18"/>
-                    <a:srcRect/>
+                    <a:blip r:embed="rId20"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
-                    <a:xfrm rot="16200000">
+                    <a:xfrm rot="-5400001">
                       <a:off x="0" y="0"/>
                       <a:ext cx="1552575" cy="2313305"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51ADA167" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="117" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="10" w:right="76" w:hanging="10"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Fuente: Archivo personal. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D15CE94" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="157" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
-[...5 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18A2B54C" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="75" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="10" w:right="78" w:hanging="10"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Figure 10.</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...25 lines deleted...]
-        </w:rPr>
+        <w:t xml:space="preserve"> Leticia Ocampo en Adina en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>L'elisir</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:rPr>
-[...10 lines deleted...]
-        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>d´amore</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:t xml:space="preserve">, 2000 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3511DA8F" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="84" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="15" w:firstLine="0"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:noProof/>
-          <w:color w:val="000000"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2F2A7E3C" wp14:editId="0C399C5E">
-            <wp:extent cx="1543685" cy="2236470"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4D9C7938" wp14:editId="06E33B47">
+            <wp:extent cx="1543686" cy="2236471"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="1159667667" name="image1.jpg" descr="Image containing table, mirror, drawing&#10;&#10;Automatically generated description"/>
+            <wp:docPr id="1535" name="Picture 1535"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image1.jpg" descr="Image containing table, mirror, drawing&#10;&#10;Automatically generated description"/>
-                    <pic:cNvPicPr preferRelativeResize="0"/>
+                    <pic:cNvPr id="1535" name="Picture 1535"/>
+                    <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId19"/>
-                    <a:srcRect/>
+                    <a:blip r:embed="rId21"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
-                    <a:xfrm rot="16200000">
+                    <a:xfrm rot="-5399999">
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1543685" cy="2236470"/>
+                      <a:ext cx="1543686" cy="2236471"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08FA7166" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="134" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="10" w:hanging="10"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...8 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:t>Fuente:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="000000"/>
-[...13 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Archivo personal </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ADD1A8B" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="136" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="12" w:firstLine="0"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F4FFAB8" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="175" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="12" w:firstLine="0"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A5255D7" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="2" w:firstLine="0"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
-[...5 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63B3C948" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="38" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="10" w:right="76" w:hanging="10"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Figura 9: </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Reconocimiento académico</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
-[...21 lines deleted...]
-        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="033DC77F" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="163" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="13" w:firstLine="0"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:noProof/>
-          <w:color w:val="000000"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="19306A17" wp14:editId="7162A0B6">
-            <wp:extent cx="1896745" cy="2761615"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5665D5C7" wp14:editId="1BC71BF8">
+            <wp:extent cx="1896746" cy="2761615"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="1159667669" name="image7.jpg" descr="Diagrama, Esquemático&#10;&#10;Descripción generada automáticamente"/>
+            <wp:docPr id="1581" name="Picture 1581"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image7.jpg" descr="Diagrama, Esquemático&#10;&#10;Descripción generada automáticamente"/>
-                    <pic:cNvPicPr preferRelativeResize="0"/>
+                    <pic:cNvPr id="1581" name="Picture 1581"/>
+                    <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId20"/>
-                    <a:srcRect/>
+                    <a:blip r:embed="rId22"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
-                    <a:xfrm rot="16200000">
+                    <a:xfrm rot="-5399999">
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1896745" cy="2761615"/>
+                      <a:ext cx="1896746" cy="2761615"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="741AFBAC" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="117" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="10" w:hanging="10"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Fuente: Archivo personal </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A35D997" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="154" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
-[...5 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EE95A30" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="75" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="10" w:right="77" w:hanging="10"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Figura 10:</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:t xml:space="preserve"> Entrevista en el periódico local </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29359F3B" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="84" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="13" w:firstLine="0"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...6 lines deleted...]
-          <w:b/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:noProof/>
-          <w:color w:val="000000"/>
-        </w:rPr>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6FBC5456" wp14:editId="26FC4893">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4088C96B" wp14:editId="5AA3DCEB">
             <wp:extent cx="2621280" cy="3313430"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="1159667670" name="image10.jpg" descr="Imagen en blanco y negro de un periódico&#10;&#10;Descripción generada automáticamente con confianza media"/>
+            <wp:docPr id="1583" name="Picture 1583"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image10.jpg" descr="Imagen en blanco y negro de un periódico&#10;&#10;Descripción generada automáticamente con confianza media"/>
-                    <pic:cNvPicPr preferRelativeResize="0"/>
+                    <pic:cNvPr id="1583" name="Picture 1583"/>
+                    <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId21"/>
-                    <a:srcRect/>
+                    <a:blip r:embed="rId23"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2621280" cy="3313430"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="092A7254" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="136" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="10" w:hanging="10"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...14 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Fuente: Archivo personal </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C70B677" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="213" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="12" w:firstLine="0"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B14C4AD" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:ind w:right="74"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Discusión</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76CA0BB1" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:left="-15" w:right="64" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">En la primera imagen presentada en los resultados, se observa un programa del Festival Alfonso Ortiz Tirado, destacando la colaboración artística de Ninón Lima en territorio nacional. Las imágenes siguientes reflejan su proyección internacional como artista cubana antes de su llegada a México, participando en festivales, conciertos y presentaciones operísticas de gran escala en Europa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="402F8641" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:left="-15" w:right="64" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">La tabla presentada demuestra que una buena parte de los egresados bajo su tutela continúan laborando en el medio artístico-vocal, mientras que su impacto a nivel nacional queda evidenciado en su invitación al curso de Monterrey. Sin embargo, gran parte de la información recuperada proviene de documentos personales, grabaciones y publicaciones esporádicas. Muchos de estos materiales están deteriorados, lo que hace necesario buscar métodos de restauración para preservar su legado. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A3E3650" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:left="-15" w:right="64" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ninón Lima fue invitada a diversos festivales en México, como el Festival de Música de Sonora, en el cual participó durante varios años. También impartió una Master Class en el Conservatorio de Música de la UNAM y recibió una invitación para colaborar con una universidad de Ohio, Estados Unidos. Sin embargo, es necesario continuar la búsqueda de evidencia para confirmar estas contribuciones. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FB69EF0" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:left="-15" w:right="64" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">La información que se ha encontrado sobre el tema proviene de pequeños y diferentes contrastes, grabaciones de algunas canciones y una que otra publicación. Es su archivo personal el que por ahora puede proyectar mayor información, pero algunos documentos se encuentran en mal estado, ilegibles y es necesario buscar algún método de restauración.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BFC2B09" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:left="-15" w:right="64" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ninón Lima fue invitada a diversos festivales en la República Mexicana, como el Festival de Música de Sonora en el cuál participó por varios años. También tuvo una invitación muy especial para impartir una Master Class al conservatorio de Música de la UNAM, así como en una Universidad importante de Ohio, Estados Unidos, pero es necesario continuar en búsqueda de esta evidencia.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="740BEDE7" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:left="-15" w:right="64"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Su dirección de la ópera Rigoletto en Zacatecas marcó un punto de inflexión en su carrera como directora, impulsándola a producir otras óperas igualmente exitosas, como </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Cavalleria</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Rusticana, La </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Traviata</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>L´elisir</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>d’amore</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08B2BDDE" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:left="-15" w:right="64"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">La formación musical de Ninón Lima en Cuba y Europa le otorgó una sólida base profesional, representando un ejemplo del alto nivel de calidad exportado por la isla al ámbito internacional. Su caso se alinea con estudios como el de Guillamón (2024), que analiza cómo las mujeres en la ópera han logrado construir trayectorias artísticas destacadas en contextos internacionales, lo que demuestra que el caso de Ninón no es aislado. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C2AA65E" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:left="-15" w:right="64"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">En comparación con los resultados de otros estudios sobre mujeres de ópera que operaron en el extranjero, tenemos el trabajo de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Guillamon</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> (2024), donde se distingue la trayectoria femenina como construcción de la llamada “nuevas feminidades” y que como Ninon tuvieron libertad para crear y accionar sus diferentes estrategias artísticas, lo que denota que el caso de Ninon no es precisamente un caso aislado.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B3D513F" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:left="-15" w:right="64"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">En cuanto a la docencia, Villar (2009) resalta que un maestro de canto debe dominar la técnica vocal y adaptarse a las necesidades individuales de cada estudiante. Este principio se refleja en la metodología rigurosa de Ninón Lima, que enfatizaba la formación técnica personalizada de sus alumnos. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A62A359" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:left="-15" w:right="64"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Por otro lado, Borges-Triana (2004) señala cómo los artistas cubanos que emigraron en las décadas de los ochenta y noventa han influido significativamente en las culturas de los países receptores. Aunque este no es un estudio sobre migración, el caso de Ninón Lima ilustra la trascendencia cultural de los músicos cubanos en el extranjero. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55214F6B" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:left="-15" w:right="64"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Finalmente, las limitaciones de esta investigación incluyen la falta de documentación más detallada sobre la vida y obra de Ninón Lima. Para profundizar en su impacto, es necesario organizar y catalogar su archivo personal, localizar a más egresados para completar </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">la tabla y realizar entrevistas adicionales con colegas y estudiantes. Este estudio representa un primer paso hacia una exploración más amplia del legado artístico y docente de Ninón Lima. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79F09DA6" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="226" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EDCEB15" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:spacing w:after="89"/>
+        <w:ind w:left="708" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                            </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Conclusión</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C334F2F" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:left="-15" w:right="64"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">La contribución más significativa de Ninón Lima fue el desarrollo de una importante comunidad de cantantes en un contexto cultural limitado. Su gestión como directora y productora de ópera marcó un punto culminante en el desarrollo de este género en Zacatecas, una ciudad que, antes de su llegada, carecía de una producción operística constante. Su liderazgo reunió a una audiencia considerable en los diferentes foros donde se llevaron a cabo sus presentaciones, incluso después de su jubilación de la UAZ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77718DA5" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:left="-15" w:right="64"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Tras una prolífica carrera en Cuba y el extranjero, Ninón llegó a Zacatecas y comenzó a implementar estrategias que potenciaron a la comunidad de cantantes locales mediante proyectos específicos que fomentaron el desarrollo a largo plazo de sus habilidades. Este esfuerzo contribuyó significativamente al panorama cultural, social y académico de la región, así como a la continuidad artística de sus egresados. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A53EF65" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:left="-15" w:right="64"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Entre sus mayores logros destaca el apoyo constante que brindó al talento local, especialmente a los estudiantes de canto de la Escuela de Música de Zacatecas. Produjo y dirigió proyectos operísticos que priorizaban a esta comunidad, invitando a artistas nacionales o extranjeros solo en casos específicos cuando se requería cubrir un rol particular. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6113EAA7" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:left="-15" w:right="64"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Aunque México es reconocido por su tradición de grandes voces líricas, Zacatecas no era un epicentro artístico en este ámbito antes de la llegada de Ninón Lima. Su trabajo consolidó la ópera en el estado, y su dedicación se extendió más allá de su retiro, ofreciendo clases gratuitas a cantantes diversos que buscaban su guía. Ninón falleció en julio de 2023, dejando un legado invaluable y las bases para la continuidad del arte lírico en Zacatecas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="541DF743" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="158" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="708" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CA3A314" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo3"/>
+        <w:ind w:right="711"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Futuras Líneas de investigación</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CB3F2A8" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:left="-15" w:right="64" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Como línea de investigación futura, se propone catalogar y organizar el archivo personal de Ninón Lima, lo cual permitiría preservar y profundizar en su legado artístico. Además, se recomienda explorar los registros disponibles en el Teatro Principal de La Habana para conectar los hallazgos de esta investigación con su etapa inicial en Cuba. Esto podría arrojar nuevos márgenes para comprender la trascendencia de su vida y obra. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E71004F" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="177" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
-[...22 lines deleted...]
-          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4025920B" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo3"/>
+        <w:spacing w:after="93"/>
+        <w:ind w:left="-5"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>La tabla presentada demuestra que una buena parte de los egresados bajo su tutela continúan laborando en el medio artístico-vocal, mientras que su impacto a nivel nacional queda evidenciado en su invitación al curso de Monterrey. Sin embargo, gran parte de la información recuperada proviene de documentos personales, grabaciones y publicaciones esporádicas. Muchos de estos materiales están deteriorados, lo que hace necesario buscar métodos de restauración para preservar su legado.</w:t>
-[...454 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:t>Referencias</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="28"/>
-[...26 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C608470" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="358" w:lineRule="auto"/>
+        <w:ind w:left="703" w:right="56" w:hanging="718"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:color w:val="222222"/>
-          <w:highlight w:val="white"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Borges-Triana, J. (2004). Músicos de Cuba y del mundo: Nadie se va del todo. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:i/>
           <w:color w:val="222222"/>
-          <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>Temas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
-          <w:highlight w:val="white"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:i/>
           <w:color w:val="222222"/>
-          <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
-          <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>, 2009.</w:t>
       </w:r>
-    </w:p>
-[...15 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DC5B1BA" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="31" w:line="357" w:lineRule="auto"/>
+        <w:ind w:left="703" w:right="62" w:hanging="718"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>Caignet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:rPr>
-[...39 lines deleted...]
-        </w:rPr>
+        <w:t xml:space="preserve"> S., Pacheco B., Lozano J.L., (2016). “Fisiología del aprendizaje en alumnos del bel canto”. Revista electrónica sobre Cuerpos Académicos y Grupos de investigación en Latinoamérica. 3 (6). p. 1-10.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="443FFBEB" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:left="693" w:right="64" w:hanging="708"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Cancioncilla, </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">(2022, </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">3 </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">junio), </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Harold </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Gramatges-Ninón </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Lima, </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>Youtube</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:rPr>
-[...61 lines deleted...]
-        </w:rPr>
+        <w:t xml:space="preserve">. https://www.youtube.com/watch?v=qyI0zyS-zQE </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65B04DEC" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:left="693" w:right="64" w:hanging="708"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Chapas J.L., (2012), No sé lo que es no cantar. Entrevistado por José Noé Mercado, Revista Pro Ópera. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37AA31A0" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:left="693" w:right="64" w:hanging="708"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">De Santiago R., Rodarte A. (27 de mayo de 2014). Ninón Lima, 50 años dedicados a la música, al canto y a la formación de nuevos valores. La jornada. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22">
+    </w:p>
+    <w:p w14:paraId="173E8744" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="2" w:line="357" w:lineRule="auto"/>
+        <w:ind w:left="708" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId24">
         <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0563C1"/>
-            <w:u w:val="single"/>
+            <w:u w:val="single" w:color="0563C1"/>
           </w:rPr>
-          <w:t>https://ljz.mx/27/05/2014/ninon-lima-50-anos-dedicados-la-musica-al-canto-y-la-formacion-de-nuevos-valores/</w:t>
+          <w:t>https://ljz.mx/27/05/2014/ninon</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...209 lines deleted...]
-      <w:hyperlink r:id="rId23">
+      <w:hyperlink r:id="rId25">
         <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0563C1"/>
-            <w:highlight w:val="white"/>
-            <w:u w:val="single"/>
+            <w:u w:val="single" w:color="0563C1"/>
+          </w:rPr>
+          <w:t>-</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId26">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single" w:color="0563C1"/>
+          </w:rPr>
+          <w:t>lima</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId27">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single" w:color="0563C1"/>
+          </w:rPr>
+          <w:t>-</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId28">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single" w:color="0563C1"/>
+          </w:rPr>
+          <w:t>50</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId29">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single" w:color="0563C1"/>
+          </w:rPr>
+          <w:t>-</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId30">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single" w:color="0563C1"/>
+          </w:rPr>
+          <w:t>anos</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId31">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single" w:color="0563C1"/>
+          </w:rPr>
+          <w:t>-</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId32">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single" w:color="0563C1"/>
+          </w:rPr>
+          <w:t>dedicados</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId33">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single" w:color="0563C1"/>
+          </w:rPr>
+          <w:t>-</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId34">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single" w:color="0563C1"/>
+          </w:rPr>
+          <w:t>la</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId35">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single" w:color="0563C1"/>
+          </w:rPr>
+          <w:t>-</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId36">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single" w:color="0563C1"/>
+          </w:rPr>
+          <w:t>musica</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId37">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single" w:color="0563C1"/>
+          </w:rPr>
+          <w:t>-</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId38">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single" w:color="0563C1"/>
+          </w:rPr>
+          <w:t>al</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId39">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single" w:color="0563C1"/>
+          </w:rPr>
+          <w:t>-</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId40">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single" w:color="0563C1"/>
+          </w:rPr>
+          <w:t>canto</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId41">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single" w:color="0563C1"/>
+          </w:rPr>
+          <w:t>-</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId42">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single" w:color="0563C1"/>
+          </w:rPr>
+          <w:t>y</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId43">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single" w:color="0563C1"/>
+          </w:rPr>
+          <w:t>-</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId44">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single" w:color="0563C1"/>
+          </w:rPr>
+          <w:t>la</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId45"/>
+      <w:hyperlink r:id="rId46">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single" w:color="0563C1"/>
+          </w:rPr>
+          <w:t>formacion</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId47">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single" w:color="0563C1"/>
+          </w:rPr>
+          <w:t>-</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId48">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single" w:color="0563C1"/>
+          </w:rPr>
+          <w:t>de</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId49">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single" w:color="0563C1"/>
+          </w:rPr>
+          <w:t>-</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId50">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single" w:color="0563C1"/>
+          </w:rPr>
+          <w:t>nuevos</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId51">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single" w:color="0563C1"/>
+          </w:rPr>
+          <w:t>-</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId52">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single" w:color="0563C1"/>
+          </w:rPr>
+          <w:t>valores/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId53">
+        <w:r>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="54D801C3" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:left="693" w:right="64" w:hanging="708"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Especial, (2022, 3 de junio), Entrevista Perfiles, Ninón Lima [video]. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Youtube</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. https://www.youtube.com/watch?v=tGJnTrUQVDU </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DC8694E" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:left="693" w:right="64" w:hanging="708"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Guillamon</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> G, (2024), Mujeres cantantes, ópera italiana y estructuras narrativas: Agencia y feminidades subalternas en el Buenos Aires de principios de siglo XIX de Guillermina </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C7CE2E1" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:left="-15" w:right="64"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Guillamon</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>, GEDIS-CONICET, https://sedici.unlp.edu.ar/bitstream/handle/10915/167023/Documento_completo.pdf-</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E1889DC" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="112" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="708" w:right="64" w:firstLine="0"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>PDFA.pdf?sequence</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">=1&amp;isAllowed=y </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E6D98A1" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:left="693" w:right="64" w:hanging="708"/>
+      </w:pPr>
+      <w:r>
+        <w:t>González R. (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>s.f</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">) La creación de la UAMUAZ y su inserción en la sociedad zacatecana (2011) Tesis de licenciatura en viola, UAA-UAZ. En Juan C. M, Sánchez Uzón M.J., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Vdovina</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> M., Internacionalización de la enseñanza profesional musical en la UAZ con </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D856547" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:left="708" w:right="64" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">una visión artística y académica pluricultural. En Ibarra R., Ibarra E., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>comp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, Los retos políticos, económicos y sociales en Latinoamérica en el siglo XXI.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="118B3A53" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="358" w:lineRule="auto"/>
+        <w:ind w:left="703" w:right="56" w:hanging="718"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hernández M. del R, (26 de octubre de 2020). La impronta de Ninón Lima, CIDMUC, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId54">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single" w:color="0563C1"/>
           </w:rPr>
           <w:t>https://cidmucmusicacubana.wordpress.com/contacto/</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:hyperlink r:id="rId55">
+        <w:r>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="25493A5A" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="358" w:lineRule="auto"/>
+        <w:ind w:left="703" w:right="56" w:hanging="718"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:color w:val="222222"/>
-          <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve">Martínez, J.L. (1 de marzo de 2015,) Digna Guerra, formadora de seres humanos integrales mediante la música, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
-          <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>Quadratin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
-          <w:highlight w:val="white"/>
-[...19 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> México, https://mexico.quadratin.com.mx/Digna-</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05504B04" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="115" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="708" w:right="56" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>Guerra-formadora-de-seres-humanos-integrales-mediante-la-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>musica</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="745A9465" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="113" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-15" w:right="64" w:firstLine="0"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>Matheopoulos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> H., (1993), </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:color w:val="000000"/>
-          <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>Diva</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...21 lines deleted...]
-        </w:rPr>
+        <w:t xml:space="preserve">, Editorial Vergara. (original publicado en 1993) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51FBCC85" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:left="693" w:right="64" w:hanging="708"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Miller, R. (2004), </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:color w:val="000000"/>
-          <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>Solutions</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:color w:val="000000"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
           <w:i/>
-          <w:color w:val="000000"/>
-          <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>for</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:color w:val="000000"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
           <w:i/>
-          <w:color w:val="000000"/>
-          <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>singers</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">: Tools </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>for</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:rPr>
-[...12 lines deleted...]
-        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>performers</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>Teachers</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:t>,  Ed.</w:t>
+        <w:t>,  Ed.</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Oxford </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>University</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:rPr>
-[...64 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve"> Press </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43E1DE76" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:left="693" w:right="64" w:hanging="708"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Morales A. (2019), Música de cámara en la ciudad de Matanzas (1970-1990), Tesis de Maestría, Universidad de Matanzas.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B202E08" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="358" w:lineRule="auto"/>
+        <w:ind w:left="-15" w:right="56" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Mordden E.,1993. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:i/>
-          <w:color w:val="000000"/>
-          <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>El espléndido arte de la ópera</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...18 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve">.  Vergara. (Original publicado en 1993) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:color w:val="222222"/>
-          <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve">Oppenheim. Ch. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
-          <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>edit</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
-          <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>, (2012), Las tres décadas del concurso Morelli. Pro-ópera. 13.</w:t>
       </w:r>
-    </w:p>
-[...12 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C92C897" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="358" w:lineRule="auto"/>
+        <w:ind w:left="703" w:right="56" w:hanging="718"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
           <w:color w:val="222222"/>
-          <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>Oncuba</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
-          <w:highlight w:val="white"/>
-[...9 lines deleted...]
-      <w:hyperlink r:id="rId24">
+        </w:rPr>
+        <w:t xml:space="preserve">, (14 de abril de 2024), Falleció en México el barítono cubano Ramón Calzadilla. Cultura Música. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId56">
         <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="467886"/>
-            <w:highlight w:val="white"/>
-            <w:u w:val="single"/>
+            <w:u w:val="single" w:color="467886"/>
           </w:rPr>
-          <w:t>https://oncubanews.com/cultura/fallecio-en-mexico-el-baritono-cubano-ramon-calzadilla/</w:t>
+          <w:t>https://oncubanews.com/cultura/fallecio</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:hyperlink r:id="rId57">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="467886"/>
+            <w:u w:val="single" w:color="467886"/>
+          </w:rPr>
+          <w:t>-</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId58">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="467886"/>
+            <w:u w:val="single" w:color="467886"/>
+          </w:rPr>
+          <w:t>en</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId59">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="467886"/>
+            <w:u w:val="single" w:color="467886"/>
+          </w:rPr>
+          <w:t>-</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId60">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="467886"/>
+            <w:u w:val="single" w:color="467886"/>
+          </w:rPr>
+          <w:t>mexico</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId61">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="467886"/>
+            <w:u w:val="single" w:color="467886"/>
+          </w:rPr>
+          <w:t>-</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId62">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="467886"/>
+            <w:u w:val="single" w:color="467886"/>
+          </w:rPr>
+          <w:t>el</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId63">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="467886"/>
+            <w:u w:val="single" w:color="467886"/>
+          </w:rPr>
+          <w:t>-</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId64">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="467886"/>
+            <w:u w:val="single" w:color="467886"/>
+          </w:rPr>
+          <w:t>baritono</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId65"/>
+      <w:hyperlink r:id="rId66">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="467886"/>
+            <w:u w:val="single" w:color="467886"/>
+          </w:rPr>
+          <w:t>cubano</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId67">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="467886"/>
+            <w:u w:val="single" w:color="467886"/>
+          </w:rPr>
+          <w:t>-</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId68">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="467886"/>
+            <w:u w:val="single" w:color="467886"/>
+          </w:rPr>
+          <w:t>ramon</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId69">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="467886"/>
+            <w:u w:val="single" w:color="467886"/>
+          </w:rPr>
+          <w:t>-</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId70">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="467886"/>
+            <w:u w:val="single" w:color="467886"/>
+          </w:rPr>
+          <w:t>calzadilla/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId71">
+        <w:r>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="162620F9" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="112" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-15" w:right="56" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:color w:val="222222"/>
-          <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>Valdés, A. (2005). Diccionario de mujeres notables en la música cubana, Ediciones Unión.</w:t>
       </w:r>
-    </w:p>
-[...31 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId26"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FCBBB4F" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="26"/>
+        <w:ind w:left="693" w:right="64" w:hanging="708"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Villar, M. D. C. M. (2009). Aproximación a la didáctica del canto lírico en España en el siglo XIX. Arte y movimiento: revista interdisciplinar del Departamento de didáctica de la </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55DDB125" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="1173"/>
+          <w:tab w:val="center" w:pos="2711"/>
+          <w:tab w:val="center" w:pos="4153"/>
+          <w:tab w:val="center" w:pos="5248"/>
+          <w:tab w:val="center" w:pos="6405"/>
+          <w:tab w:val="center" w:pos="7674"/>
+          <w:tab w:val="right" w:pos="8911"/>
+        </w:tabs>
+        <w:spacing w:after="180" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">expresión </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">musical, </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">plástica </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">y </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">corporal, </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">(1), </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>75-</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34E1C46A" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="708" w:right="64" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>85.  https://dialnet.unirioja.es/servlet/articulo?codigo=5639947</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00EB35E3">
+      <w:headerReference w:type="even" r:id="rId72"/>
+      <w:headerReference w:type="default" r:id="rId73"/>
+      <w:footerReference w:type="even" r:id="rId74"/>
+      <w:footerReference w:type="default" r:id="rId75"/>
+      <w:headerReference w:type="first" r:id="rId76"/>
+      <w:footerReference w:type="first" r:id="rId77"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1134" w:right="1701" w:bottom="567" w:left="1701" w:header="142" w:footer="117" w:gutter="0"/>
-      <w:pgNumType w:start="1"/>
+      <w:pgMar w:top="1190" w:right="1627" w:bottom="569" w:left="1702" w:header="142" w:footer="116" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4C61CD19" w14:textId="77777777" w:rsidR="004F6621" w:rsidRDefault="004F6621">
+    <w:p w14:paraId="0E70ED8A" w14:textId="77777777" w:rsidR="0010534C" w:rsidRDefault="0010534C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="05636E00" w14:textId="77777777" w:rsidR="004F6621" w:rsidRDefault="004F6621">
+    <w:p w14:paraId="7472B726" w14:textId="77777777" w:rsidR="0010534C" w:rsidRDefault="0010534C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Aptos">
-[...13 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId4" w:fontKey="{534B4D02-F4A0-47A9-B8A4-4E0F24D2AF1E}"/>
-[...1 lines deleted...]
-    <w:embedBoldItalic r:id="rId6" w:fontKey="{D1AA2A4D-10C6-4213-BBFD-D007C0B3931D}"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5B6B43B2" w14:textId="322EED60" w:rsidR="00B524C9" w:rsidRDefault="00000000">
+  <w:p w14:paraId="52D7F2F6" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
     <w:pPr>
-      <w:pBdr>
-[...10 lines deleted...]
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:ind w:right="76" w:firstLine="0"/>
       <w:jc w:val="center"/>
-      <w:rPr>
-[...4 lines deleted...]
-      </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
-        <w:color w:val="000000"/>
         <w:sz w:val="22"/>
-        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">Vol. </w:t>
     </w:r>
     <w:proofErr w:type="gramStart"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
-        <w:color w:val="000000"/>
         <w:sz w:val="22"/>
-        <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t>1</w:t>
-[...19 lines deleted...]
-      <w:t xml:space="preserve">  Núm.</w:t>
+      <w:t>12  Núm.</w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
-        <w:color w:val="000000"/>
         <w:sz w:val="22"/>
-        <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve"> 2</w:t>
+      <w:t xml:space="preserve"> 23                   </w:t>
     </w:r>
-    <w:r w:rsidR="00D45281">
+    <w:proofErr w:type="gramStart"/>
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
-        <w:color w:val="000000"/>
         <w:sz w:val="22"/>
-        <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t>3</w:t>
+      <w:t>Enero</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> – </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t>Junio</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 2025                      PAG</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="684DF457" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+    <w:pPr>
+      <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:ind w:right="76" w:firstLine="0"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
-        <w:color w:val="000000"/>
         <w:sz w:val="22"/>
-        <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">                   Enero – Junio 2025                      PAG</w:t>
+      <w:t xml:space="preserve">Vol. </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t>12  Núm.</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 23                   </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t>Enero</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> – </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t>Junio</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 2025                      PAG</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1C48328B" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+    <w:pPr>
+      <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:ind w:right="76" w:firstLine="0"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Vol. </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t>12  Núm.</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 23                   </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t>Enero</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> – </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t>Junio</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 2025                      PAG</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="40FABB55" w14:textId="77777777" w:rsidR="004F6621" w:rsidRDefault="004F6621">
+    <w:p w14:paraId="5FEBEB82" w14:textId="77777777" w:rsidR="0010534C" w:rsidRDefault="0010534C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="642566B7" w14:textId="77777777" w:rsidR="004F6621" w:rsidRDefault="004F6621">
+    <w:p w14:paraId="17207F94" w14:textId="77777777" w:rsidR="0010534C" w:rsidRDefault="0010534C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="67437C8A" w14:textId="77777777" w:rsidR="00B524C9" w:rsidRDefault="00000000">
+  <w:p w14:paraId="3FFD059A" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
     <w:pPr>
-      <w:pBdr>
-[...14 lines deleted...]
-      </w:rPr>
+      <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="-1" w:right="23" w:firstLine="0"/>
+      <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:color w:val="000000"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1EF6A17C" wp14:editId="769DC897">
-          <wp:extent cx="5612130" cy="608330"/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="3ABC60A0" wp14:editId="67D3AFC4">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="page">
+            <wp:posOffset>1080135</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="page">
+            <wp:posOffset>90170</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="5612131" cy="608330"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="1159667671" name="image15.png"/>
+          <wp:wrapSquare wrapText="bothSides"/>
+          <wp:docPr id="19" name="Picture 19"/>
           <wp:cNvGraphicFramePr/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="image15.png"/>
-                  <pic:cNvPicPr preferRelativeResize="0"/>
+                  <pic:cNvPr id="19" name="Picture 19"/>
+                  <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
-                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="5612130" cy="608330"/>
+                    <a:ext cx="5612131" cy="608330"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
-                  <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+        </wp:anchor>
       </w:drawing>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="104767A3" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+    <w:pPr>
+      <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="-1" w:right="23" w:firstLine="0"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="3F0AE3A5" wp14:editId="1FCC0AEF">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="page">
+            <wp:posOffset>1080135</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="page">
+            <wp:posOffset>90170</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="5612131" cy="608330"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapSquare wrapText="bothSides"/>
+          <wp:docPr id="494340143" name="Picture 19"/>
+          <wp:cNvGraphicFramePr/>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="19" name="Picture 19"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1"/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="5612131" cy="608330"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4E165DF8" w14:textId="77777777" w:rsidR="00EB35E3" w:rsidRDefault="00000000">
+    <w:pPr>
+      <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="-1" w:right="23" w:firstLine="0"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="71CC2C11" wp14:editId="40C37FB0">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="page">
+            <wp:posOffset>1080135</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="page">
+            <wp:posOffset>90170</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="5612131" cy="608330"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapSquare wrapText="bothSides"/>
+          <wp:docPr id="884026190" name="Picture 19"/>
+          <wp:cNvGraphicFramePr/>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="19" name="Picture 19"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1"/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="5612131" cy="608330"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7424646E"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:nsid w:val="569E3558"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="38348DF6"/>
+    <w:lvl w:ilvl="0" w:tplc="9912B86E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="1068"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="E2C2CC46">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1788"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="1D0A656A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2508"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FAF2AA00">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%2."/>
+      <w:lvlText w:val="%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="3228"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="4" w:tplc="4B94E6DA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3948"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FB2EBB56">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4668"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="4A90F42E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%3."/>
+      <w:lvlText w:val="%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="5388"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
+    <w:lvl w:ilvl="7" w:tplc="1BCCDC7C">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="6108"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
+    <w:lvl w:ilvl="8" w:tplc="3E0CE2CE">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...36 lines deleted...]
-      </w:pPr>
+        <w:ind w:left="6828"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1081872629">
+  <w:num w:numId="1" w16cid:durableId="55130226">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:embedTrueTypeFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:defaultTabStop w:val="720"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
+    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00B524C9"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00D45281"/>
+    <w:rsidRoot w:val="00EB35E3"/>
+    <w:rsid w:val="0010534C"/>
+    <w:rsid w:val="003A1D0A"/>
+    <w:rsid w:val="00DC458B"/>
+    <w:rsid w:val="00EB35E3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-MX"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="18C986AE"/>
-  <w15:docId w15:val="{588FCD7B-074C-4004-B035-0D8A5ADCC311}"/>
+  <w14:docId w14:val="38842297"/>
+  <w15:docId w15:val="{21AD7ACC-905C-465C-B69B-B8D414CF4F0C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="es-MX" w:eastAsia="es-MX" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -11948,762 +9617,294 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:after="3" w:line="359" w:lineRule="auto"/>
+      <w:ind w:right="74" w:firstLine="710"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo1Car"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00BC52DE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="360" w:after="80"/>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+      <w:ind w:left="16" w:right="78"/>
+      <w:jc w:val="right"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="40"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo2Car"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00BC52DE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="160" w:after="80"/>
+      <w:spacing w:after="79" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="10" w:right="78" w:hanging="10"/>
+      <w:jc w:val="center"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="000000"/>
       <w:sz w:val="32"/>
-      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo3Car"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00BC52DE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="160" w:after="80"/>
+      <w:spacing w:after="95" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="646" w:hanging="10"/>
+      <w:jc w:val="center"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="000000"/>
       <w:sz w:val="28"/>
-      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo4">
     <w:name w:val="heading 4"/>
-    <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo4Car"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00BC52DE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="80" w:after="40"/>
+      <w:spacing w:after="114" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="10" w:right="76" w:hanging="10"/>
+      <w:jc w:val="center"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...111 lines deleted...]
-      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
-    <w:name w:val="Table Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo4Car">
+    <w:name w:val="Título 4 Car"/>
+    <w:link w:val="Ttulo4"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo3Car">
+    <w:name w:val="Título 3 Car"/>
+    <w:link w:val="Ttulo3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Car">
+    <w:name w:val="Título 1 Car"/>
+    <w:link w:val="Ttulo1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo2Car">
+    <w:name w:val="Título 2 Car"/>
+    <w:link w:val="Ttulo2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid">
+    <w:name w:val="TableGrid"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
-      </w:tblCellMar>
-[...409 lines deleted...]
-        <w:right w:w="15" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oncubanews.com/cultura/fallecio-en-mexico-el-baritono-cubano-ramon-calzadilla/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cidmucmusicacubana.wordpress.com/contacto/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljz.mx/27/05/2014/ninon-lima-50-anos-dedicados-la-musica-al-canto-y-la-formacion-de-nuevos-valores/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljz.mx/27/05/2014/ninon-lima-50-anos-dedicados-la-musica-al-canto-y-la-formacion-de-nuevos-valores/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljz.mx/27/05/2014/ninon-lima-50-anos-dedicados-la-musica-al-canto-y-la-formacion-de-nuevos-valores/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljz.mx/27/05/2014/ninon-lima-50-anos-dedicados-la-musica-al-canto-y-la-formacion-de-nuevos-valores/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oncubanews.com/cultura/fallecio-en-mexico-el-baritono-cubano-ramon-calzadilla/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oncubanews.com/cultura/fallecio-en-mexico-el-baritono-cubano-ramon-calzadilla/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljz.mx/27/05/2014/ninon-lima-50-anos-dedicados-la-musica-al-canto-y-la-formacion-de-nuevos-valores/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljz.mx/27/05/2014/ninon-lima-50-anos-dedicados-la-musica-al-canto-y-la-formacion-de-nuevos-valores/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljz.mx/27/05/2014/ninon-lima-50-anos-dedicados-la-musica-al-canto-y-la-formacion-de-nuevos-valores/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljz.mx/27/05/2014/ninon-lima-50-anos-dedicados-la-musica-al-canto-y-la-formacion-de-nuevos-valores/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljz.mx/27/05/2014/ninon-lima-50-anos-dedicados-la-musica-al-canto-y-la-formacion-de-nuevos-valores/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljz.mx/27/05/2014/ninon-lima-50-anos-dedicados-la-musica-al-canto-y-la-formacion-de-nuevos-valores/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oncubanews.com/cultura/fallecio-en-mexico-el-baritono-cubano-ramon-calzadilla/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oncubanews.com/cultura/fallecio-en-mexico-el-baritono-cubano-ramon-calzadilla/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oncubanews.com/cultura/fallecio-en-mexico-el-baritono-cubano-ramon-calzadilla/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljz.mx/27/05/2014/ninon-lima-50-anos-dedicados-la-musica-al-canto-y-la-formacion-de-nuevos-valores/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljz.mx/27/05/2014/ninon-lima-50-anos-dedicados-la-musica-al-canto-y-la-formacion-de-nuevos-valores/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljz.mx/27/05/2014/ninon-lima-50-anos-dedicados-la-musica-al-canto-y-la-formacion-de-nuevos-valores/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljz.mx/27/05/2014/ninon-lima-50-anos-dedicados-la-musica-al-canto-y-la-formacion-de-nuevos-valores/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljz.mx/27/05/2014/ninon-lima-50-anos-dedicados-la-musica-al-canto-y-la-formacion-de-nuevos-valores/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oncubanews.com/cultura/fallecio-en-mexico-el-baritono-cubano-ramon-calzadilla/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oncubanews.com/cultura/fallecio-en-mexico-el-baritono-cubano-ramon-calzadilla/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oncubanews.com/cultura/fallecio-en-mexico-el-baritono-cubano-ramon-calzadilla/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23913/pag.v12i23.934" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljz.mx/27/05/2014/ninon-lima-50-anos-dedicados-la-musica-al-canto-y-la-formacion-de-nuevos-valores/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljz.mx/27/05/2014/ninon-lima-50-anos-dedicados-la-musica-al-canto-y-la-formacion-de-nuevos-valores/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljz.mx/27/05/2014/ninon-lima-50-anos-dedicados-la-musica-al-canto-y-la-formacion-de-nuevos-valores/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljz.mx/27/05/2014/ninon-lima-50-anos-dedicados-la-musica-al-canto-y-la-formacion-de-nuevos-valores/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljz.mx/27/05/2014/ninon-lima-50-anos-dedicados-la-musica-al-canto-y-la-formacion-de-nuevos-valores/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oncubanews.com/cultura/fallecio-en-mexico-el-baritono-cubano-ramon-calzadilla/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oncubanews.com/cultura/fallecio-en-mexico-el-baritono-cubano-ramon-calzadilla/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljz.mx/27/05/2014/ninon-lima-50-anos-dedicados-la-musica-al-canto-y-la-formacion-de-nuevos-valores/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cidmucmusicacubana.wordpress.com/contacto/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oncubanews.com/cultura/fallecio-en-mexico-el-baritono-cubano-ramon-calzadilla/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oncubanews.com/cultura/fallecio-en-mexico-el-baritono-cubano-ramon-calzadilla/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljz.mx/27/05/2014/ninon-lima-50-anos-dedicados-la-musica-al-canto-y-la-formacion-de-nuevos-valores/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljz.mx/27/05/2014/ninon-lima-50-anos-dedicados-la-musica-al-canto-y-la-formacion-de-nuevos-valores/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljz.mx/27/05/2014/ninon-lima-50-anos-dedicados-la-musica-al-canto-y-la-formacion-de-nuevos-valores/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oncubanews.com/cultura/fallecio-en-mexico-el-baritono-cubano-ramon-calzadilla/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljz.mx/27/05/2014/ninon-lima-50-anos-dedicados-la-musica-al-canto-y-la-formacion-de-nuevos-valores/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljz.mx/27/05/2014/ninon-lima-50-anos-dedicados-la-musica-al-canto-y-la-formacion-de-nuevos-valores/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljz.mx/27/05/2014/ninon-lima-50-anos-dedicados-la-musica-al-canto-y-la-formacion-de-nuevos-valores/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oncubanews.com/cultura/fallecio-en-mexico-el-baritono-cubano-ramon-calzadilla/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oncubanews.com/cultura/fallecio-en-mexico-el-baritono-cubano-ramon-calzadilla/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23913/pag.v12i23.934" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljz.mx/27/05/2014/ninon-lima-50-anos-dedicados-la-musica-al-canto-y-la-formacion-de-nuevos-valores/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljz.mx/27/05/2014/ninon-lima-50-anos-dedicados-la-musica-al-canto-y-la-formacion-de-nuevos-valores/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljz.mx/27/05/2014/ninon-lima-50-anos-dedicados-la-musica-al-canto-y-la-formacion-de-nuevos-valores/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cidmucmusicacubana.wordpress.com/contacto/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23913/pag.v12i23.934" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oncubanews.com/cultura/fallecio-en-mexico-el-baritono-cubano-ramon-calzadilla/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljz.mx/27/05/2014/ninon-lima-50-anos-dedicados-la-musica-al-canto-y-la-formacion-de-nuevos-valores/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.jpg"/></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.jpg"/></Relationships>
+</file>
+
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -12711,51 +9912,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -12905,81 +10106,64 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
-</file>
-[...17 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>22</Pages>
-[...1 lines deleted...]
-  <Characters>29233</Characters>
+  <Pages>23</Pages>
+  <Words>6219</Words>
+  <Characters>34206</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>243</Lines>
-  <Paragraphs>68</Paragraphs>
+  <Lines>285</Lines>
+  <Paragraphs>80</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>34479</CharactersWithSpaces>
+  <CharactersWithSpaces>40345</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator>solanye caignet</dc:creator>
+  <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>