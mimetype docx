--- v0 (2026-03-24)
+++ v1 (2026-06-22)
@@ -49,51 +49,51 @@
         </w:rPr>
         <w:t>Artículos científicos</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E04F97E" w14:textId="49DC60A0" w:rsidR="0005346A" w:rsidRDefault="00C92211">
       <w:pPr>
         <w:spacing w:after="355" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r w:rsidRPr="00C92211">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>DOI: </w:t>
       </w:r>
       <w:r w:rsidRPr="00C92211">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>https://doi.org/10.23913/pag.v12i24.940</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FE456D4" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">Influencia de la Inteligencia Artificial en el Desarrollo Académico de los Universitarios </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15E3C6D4" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="63" w:line="259" w:lineRule="auto"/>
@@ -474,148 +474,222 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="434848FA" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:spacing w:after="17"/>
         <w:ind w:left="0" w:right="587" w:firstLine="0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Jerónimo Gerónimo José Manuel </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47248998" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C9EFCF1" w14:textId="77777777" w:rsidR="00A41912" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="268" w:lineRule="auto"/>
         <w:ind w:left="1984" w:right="568" w:hanging="71"/>
         <w:jc w:val="right"/>
-      </w:pPr>
-[...3 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Universidad Juárez Autónoma de Tabasco, México </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
         <w:t xml:space="preserve">jjeronimogeronimo@gmail.com </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8">
-        <w:r w:rsidR="0005346A">
+    </w:p>
+    <w:p w14:paraId="47248998" w14:textId="10DB07A5" w:rsidR="0005346A" w:rsidRPr="00A41912" w:rsidRDefault="00A41912">
+      <w:pPr>
+        <w:spacing w:line="268" w:lineRule="auto"/>
+        <w:ind w:left="1984" w:right="568" w:hanging="71"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00A41912">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:color w:val="auto"/>
+            <w:u w:val="none"/>
+            <w:lang w:val="pl-PL"/>
+          </w:rPr>
           <w:t>https://orcid.org/0009</w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId9">
-        <w:r w:rsidR="0005346A">
+        <w:r w:rsidR="0005346A" w:rsidRPr="00A41912">
+          <w:rPr>
+            <w:color w:val="auto"/>
+            <w:lang w:val="pl-PL"/>
+          </w:rPr>
           <w:t>-</w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId10">
-        <w:r w:rsidR="0005346A">
+        <w:r w:rsidR="0005346A" w:rsidRPr="00A41912">
+          <w:rPr>
+            <w:lang w:val="pl-PL"/>
+          </w:rPr>
           <w:t>0008</w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId11">
-        <w:r w:rsidR="0005346A">
+        <w:r w:rsidR="0005346A" w:rsidRPr="00A41912">
+          <w:rPr>
+            <w:lang w:val="pl-PL"/>
+          </w:rPr>
           <w:t>-</w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId12">
-        <w:r w:rsidR="0005346A">
+        <w:r w:rsidR="0005346A" w:rsidRPr="00A41912">
+          <w:rPr>
+            <w:lang w:val="pl-PL"/>
+          </w:rPr>
           <w:t>6519</w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId13">
-        <w:r w:rsidR="0005346A">
+        <w:r w:rsidR="0005346A" w:rsidRPr="00A41912">
+          <w:rPr>
+            <w:lang w:val="pl-PL"/>
+          </w:rPr>
           <w:t>-</w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId14">
-        <w:r w:rsidR="0005346A">
+        <w:r w:rsidR="0005346A" w:rsidRPr="00A41912">
+          <w:rPr>
+            <w:lang w:val="pl-PL"/>
+          </w:rPr>
           <w:t>9432</w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId15">
-        <w:r w:rsidR="0005346A">
+        <w:r w:rsidR="0005346A" w:rsidRPr="00A41912">
+          <w:rPr>
+            <w:lang w:val="pl-PL"/>
+          </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5FBF5FD6" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5FBF5FD6" w14:textId="77777777" w:rsidR="0005346A" w:rsidRPr="00A41912" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="2" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="523" w:firstLine="0"/>
         <w:jc w:val="right"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="4BCC89DB" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41912">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BCC89DB" w14:textId="77777777" w:rsidR="0005346A" w:rsidRPr="00A41912" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:spacing w:after="31"/>
         <w:ind w:left="0" w:right="587" w:firstLine="0"/>
         <w:jc w:val="right"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41912">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">Doris Laury Beatriz Dzib Moo </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00D16CBB" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1E0A235E" w14:textId="3898E5F6" w:rsidR="00A41912" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="268" w:lineRule="auto"/>
         <w:ind w:left="3135" w:right="568"/>
         <w:jc w:val="right"/>
-      </w:pPr>
-[...3 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">doris.dzib@ujat.mx </w:t>
-      </w:r>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Universidad Juárez Autónoma de Tabasco, México </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidR="00A41912" w:rsidRPr="00A41912">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="EE0000"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>doris.dzib@ujat.mx</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00A41912">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00D16CBB" w14:textId="01D9DD44" w:rsidR="0005346A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="268" w:lineRule="auto"/>
+        <w:ind w:left="3135" w:right="568"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
       <w:r>
         <w:t xml:space="preserve">https://orcid.org/0000-0002-6559-0879 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D44F10F" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="182" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58E0D651" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:spacing w:after="97"/>
         <w:ind w:left="-5" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="28"/>
@@ -2334,69 +2408,73 @@
         </w:rPr>
         <w:t xml:space="preserve">»-Seymour </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Papert (1980, p. 185) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C982961" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:left="-15" w:right="575" w:firstLine="708"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Este artículo analiza la influencia de la inteligencia artificial (IA) en el aprendizaje universitario y sus implicaciones para la educación. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04785784" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="151" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="708" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="70FEA112" w14:textId="77777777" w:rsidR="00A41912" w:rsidRDefault="00A41912">
+      <w:pPr>
+        <w:spacing w:after="151" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="708" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="17C21E4D" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:ind w:right="583"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Hipótesis </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D111E0F" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:left="-15" w:right="575" w:firstLine="708"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">La hipótesis plantea que “La IA influye en el desarrollo académico de los universitarios…, proporciona nuevas herramientas…, mejora el acceso…, facilita los </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">procesos…, y a su vez impacta en sus aprendizajes, mejorando a sí mismo el acceso a la información de los estudiantes y facilitando los procesos de aprendizaje, que a la vez tiene un impacto en el rendimiento y autonomía académica de los universitarios”. De esta manera se busca en los objetivos generales y específicos aclarar la finalidad de este artículo científico, en busca de dar certidumbre y respuesta a los cuestionamientos planteados con anterioridad. </w:t>
+        <w:t xml:space="preserve">La hipótesis plantea que “La IA influye en el desarrollo académico de los universitarios…, proporciona nuevas herramientas…, mejora el acceso…, facilita los procesos…, y a su vez impacta en sus aprendizajes, mejorando a sí mismo el acceso a la información de los estudiantes y facilitando los procesos de aprendizaje, que a la vez tiene un impacto en el rendimiento y autonomía académica de los universitarios”. De esta manera se busca en los objetivos generales y específicos aclarar la finalidad de este artículo científico, en busca de dar certidumbre y respuesta a los cuestionamientos planteados con anterioridad. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64BACDC2" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="112" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="708" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D748109" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Ttulo3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Objetivos generales (OG) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29873640" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:left="-5" w:right="575"/>
       </w:pPr>
       <w:r>
@@ -2493,63 +2571,60 @@
     </w:p>
     <w:p w14:paraId="02357BF4" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:left="-15" w:right="575" w:firstLine="708"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">La pregunta de investigación es… ¿la influencia de la IA beneficia o perjudica el aprendizaje de los universitarios? En la cual daremos respuesta a través de esta investigación basándose de teorías que han aportado investigadores a este tema que se enfoca en la IA y su influencia en los universitarios. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58E0E5B4" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="153" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46D90EB9" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:ind w:right="583"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Teorías </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1016A202" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:left="-15" w:right="575" w:firstLine="708"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Seymour Papert (1980) explica: La definición de IA puede ser estricta o amplia. En sentido estricto, la IA se ocupa de ampliar la capacidad de las máquinas para realizar funciones que se considerarían inteligentes si las realizaran personas. Pero para construir </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">dichas máquinas, generalmente es necesario reflexionar no solamente sobre la naturaleza de las máquinas sino también sobre la naturaleza de las funciones inteligentes que deben ser realizadas. (p.165). </w:t>
+        <w:t xml:space="preserve">Seymour Papert (1980) explica: La definición de IA puede ser estricta o amplia. En sentido estricto, la IA se ocupa de ampliar la capacidad de las máquinas para realizar funciones que se considerarían inteligentes si las realizaran personas. Pero para construir dichas máquinas, generalmente es necesario reflexionar no solamente sobre la naturaleza de las máquinas sino también sobre la naturaleza de las funciones inteligentes que deben ser realizadas. (p.165). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F51CF30" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="708" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10864194" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:left="-15" w:right="575" w:firstLine="708"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">De igual manera debemos considerar que </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>«</w:t>
@@ -2595,154 +2670,127 @@
     <w:p w14:paraId="5900BBE6" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:left="-5" w:right="575"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Variable 2: Inteligencia Artificial.  Es el tema central de nuestra investigación y se operacionaliza a través del uso, frecuencia y tipo de herramientas de IA empleadas en el aprendizaje. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C35409F" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:left="-5" w:right="575"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Variable 3: Desarrollo Académico. se mide mediante indicadores cómo rendimiento académico, autonomía en el aprendizaje y pensamiento crítico, con el objetivo de determinar si el uso de la IA beneficia o afecta el aprendizaje de los estudiantes. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71FCD3F9" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="28"/>
         <w:ind w:left="-5" w:right="575"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Población: Universitario. Son los sujetos de estudio, y se analizara cómo su interacción con la IA influye en su aprendizaje y desempeño académico. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B5CEADA" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
+    <w:p w14:paraId="170709E0" w14:textId="77777777" w:rsidR="00A41912" w:rsidRDefault="00A41912">
       <w:pPr>
         <w:spacing w:after="169" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="513" w:firstLine="0"/>
         <w:jc w:val="center"/>
-      </w:pPr>
-      <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B5CEADA" w14:textId="737628C5" w:rsidR="0005346A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="169" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="513" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06AA562F" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:ind w:right="586"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Metodología </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FB90A43" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:left="-15" w:right="575" w:firstLine="708"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">El enfoque metodológico de esta investigación fue cuantitativo, utilizando la técnica de la encuesta cómo instrumento principal. Según Hernández-Sampieri et al. (2014), la encuesta consiste en un conjunto estructurado de preguntas que permite medir una o más variables, pudiendo tener carácter descriptivo o explicativo.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08CB873B" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:left="-15" w:right="575" w:firstLine="708"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Siguiendo a Hernández-Sampieri et al. (2014), esta investigación se considera descriptiva porque busca especificar propiedades o características de una población.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="030FA294" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="115" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w14:paraId="09DCA777" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="529EBAB7" w14:textId="0FC1A09F" w:rsidR="0005346A" w:rsidRDefault="00000000" w:rsidP="00A41912">
       <w:pPr>
         <w:spacing w:after="112" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...38 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E6DDFE3" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:ind w:right="583"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Instrumento </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4832E666" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="37"/>
         <w:ind w:left="-15" w:right="575" w:firstLine="708"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">En este caso, se aplicó una encuesta estructurada de 3 incisos (A, B, C) con un total de 10 ítems, diseñada para medir las dimensiones de acceso a información, uso de la IA en el aprendizaje y pensamiento crítico. Los ítems incluyeron preguntas de selección múltiple, según la información a recopilar. El instrumento fue propio, validado mediante juicio de tres expertos en educación, calificando cada una de las preguntas y respuestas según qué tan relevante son de esta manera se calculó el </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Aiken´s</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
@@ -2840,99 +2888,99 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="535BB048" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="97" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="575" w:hanging="708"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Asociaciones (Pearson/Spearman) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F86AB4B" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="143" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="575" w:hanging="708"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Regresión si aplica </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C666716" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="99" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="575" w:hanging="708"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Nivel de significación (α = 0.05) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F8DA729" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="72" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="575" w:hanging="708"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Software utilizado (SPSS, R, JASP, Stata, versión) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6852A696" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="115" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45CDA866" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Ttulo3"/>
         <w:ind w:right="584"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Población y muestra </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DC23E12" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:left="-15" w:right="575" w:firstLine="708"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">La encuesta se aplicó en la Universidad Juárez Autónoma de Tabasco, en la División Académica de Educación y Artes, a estudiantes de la Licenciatura en Ciencias de la Educación. La muestra estuvo conformada por 162 alumnos de distintos semestres (segundo, tercero, quinto, sexto, séptimo y egresados de octavo semestre) del turno matutino. El muestreo fue no probabilístico por conveniencia. La participación fue anónima. Se intento abarcar el mayor </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>numero</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> posible de estudiantes elegibles del turno matutino. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FD443C2" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="112" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
@@ -2999,67 +3047,67 @@
     </w:p>
     <w:p w14:paraId="5613CF51" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:left="-15" w:right="575" w:firstLine="708"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Se recopilaron variables demográficas para describir y analizar la muestra, así como para su posible uso cómo covariables en los análisis estadísticos. Estas incluyeron: licenciatura, estado o ciudad, turno, grupo y semestre) con fines estadísticos. Cada variable fue codificada de manera apropiada para el análisis: las nominales (licenciatura, ciudad/estado, turno y grupo) se codificaron numéricamente, mientras que el semestre se trató cómo variable ordinal. Estas variables permiten controlar posibles efectos de confusión y segmentar la muestra en subgrupos para análisis comparativos. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="510542FF" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="187" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="708" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51E8120B" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:ind w:right="585"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Resultados </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F090EEE" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:left="-15" w:right="575" w:firstLine="708"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">En este apartado se presentan los resultados obtenidos en la investigación, así como la descripción poblacional y la muestra. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="298E9F9F" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:left="-15" w:right="575" w:firstLine="708"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">De acuerdo con Hernández-Sampieri et al. (2014), la población se refiere al conjunto total de individuos que posee las características objeto de estudio, mientras que la muestra corresponde a un subconjunto representativo de dicho universo. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F8E6476" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:left="-15" w:right="575" w:firstLine="708"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">En esta investigación, la población estuvo conformado por los estudiantes del turno matutino del ciclo enero-junio de la Licenciatura en Ciencias de la Educación de la Universidad Juárez Autónoma de Tabasco. La población efectiva fue de 162 alumnos, seleccionados por conveniencia. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74B0EA91" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:left="-15" w:right="575" w:firstLine="708"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Los resultados obtenidos a través de las encuestas se organizaron en tablas y gráficas, facilitando la visualización de las respuestas de los participantes. De igual manera se aplicó un criterio de precisión para interpretar cada hallazgo, ofreciendo un panorama claro sobre las percepciones de los estudiantes respecto al uso de la IA en su desarrollo académico. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4223A580" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:left="-15" w:right="575" w:firstLine="708"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">En la Tabla 1 se presentan los datos correspondientes a los semestres cursados por los estudiantes encuestados. Se procuro incluir alumnos de distintos niveles con el fin de obtener una visión amplia y representativa de la población estudiada. </w:t>
@@ -4395,242 +4443,132 @@
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2BAAFB5E" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="49" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">--- </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="38F5F045" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
+    <w:p w14:paraId="22CFE257" w14:textId="01DA1F04" w:rsidR="0005346A" w:rsidRDefault="00000000" w:rsidP="00A41912">
       <w:pPr>
         <w:spacing w:after="113" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="25" w:right="599"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Fuente: Elaboración propia </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4E0F57FD" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
+        <w:t>Fuente: Elaboración propia</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C2AE000" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="112" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="524" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33E022E9" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="115" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="524" w:firstLine="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DAF6558" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
-[...119 lines deleted...]
-    </w:p>
     <w:p w14:paraId="38A8265A" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="524" w:firstLine="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25D41F24" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="25" w:right="600"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Figura 1. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Datos personales (Semestre) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55BB76C0" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="16" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="451" w:right="-221" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5D640AD1" wp14:editId="61FFDF25">
             <wp:extent cx="5806441" cy="2968625"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1755" name="Picture 1755"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1755" name="Picture 1755"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16"/>
+                    <a:blip r:embed="rId17"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5806441" cy="2968625"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="13C79951" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="113" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="25" w:right="601"/>
         <w:jc w:val="center"/>
@@ -4653,50 +4591,57 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tipo: Gráfica de pastel; n = 162; porcentaje calculado sobre n total. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D9CAEFB" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="113" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="25" w:right="604"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Eje X: Datos personales. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EF192A5" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="113" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="25" w:right="604"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Eje Y: Porcentaje (%). </w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="03E02CC1" w14:textId="77777777" w:rsidR="00A41912" w:rsidRDefault="00A41912">
+      <w:pPr>
+        <w:spacing w:after="113" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="25" w:right="604"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="4493BE60" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:left="-15" w:right="575" w:firstLine="708"/>
       </w:pPr>
       <w:r>
         <w:t>La Tabla 1 y Figura 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">muestran la distribución de los estudiantes encuestados según el semestre que cursan. El mayor porcentaje corresponde al quinto semestre (38.9%), seguido del segundo semestre (33.9%). El sexto semestre representa el 11.1% de la muestra. En menor proporción se encuentran los estudiantes del tercer semestre (6.8%), del octavo semestre o egresados (6.2%), del séptimo semestre (1.9%) y del cuarto semestre (1.2%). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72FB3B38" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="115" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="708" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
@@ -4707,51 +4652,50 @@
         <w:spacing w:after="112" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="708" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6364ACA4" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="115" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="708" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="283FECA4" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="112" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="708" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="376619FC" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="115" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="708" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62FF9A2F" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="112" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="708" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02CADB6A" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
@@ -4771,80 +4715,61 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD8DE0C" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="112" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="708" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CCB2157" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="115" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="708" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57CADC2C" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
-[...18 lines deleted...]
-    </w:p>
     <w:p w14:paraId="2D335C9E" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="268" w:lineRule="auto"/>
         <w:ind w:left="10" w:right="1958"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Tabla 2. </w:t>
       </w:r>
       <w:r>
         <w:t>Datos generales (Municipio y Estado de procedencia)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9405" w:type="dxa"/>
         <w:tblInd w:w="-283" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="14" w:type="dxa"/>
           <w:left w:w="106" w:type="dxa"/>
           <w:right w:w="103" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
@@ -7277,113 +7202,113 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Datos personales (Municipio y Estado de procedencia) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3705308A" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D23DDAC" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="189" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="30208BDF" wp14:editId="6BA2C665">
             <wp:extent cx="5723256" cy="2861945"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="2342" name="Picture 2342"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2342" name="Picture 2342"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17"/>
+                    <a:blip r:embed="rId18"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5723256" cy="2861945"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="43FBEA86" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="104" w:line="268" w:lineRule="auto"/>
         <w:ind w:left="10" w:right="1726"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tipo: Gráfica de barras; n = 162; porcentaje calculado sobre n total. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3260E4C2" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="113" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="25" w:right="604"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Eje X: Datos personales. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A34A44B" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="113" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="25" w:right="604"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Eje Y: Porcentaje (%).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="608FA577" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="113" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="25" w:right="601"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Fuente: Elaboración propia. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01CBA65E" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:left="-15" w:right="575" w:firstLine="708"/>
       </w:pPr>
       <w:r>
         <w:t>La Tabla 2 y Figura 2</w:t>
@@ -7837,51 +7762,50 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0005346A" w14:paraId="1670E73C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1147"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="64D846E4" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="53" w:firstLine="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Reemplaza a los maestros dentro del aula </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1606" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="582488C5" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="56" w:firstLine="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">2 </w:t>
@@ -8119,81 +8043,82 @@
         <w:t>Figura 3</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, donde se visualizan los resultados obtenidos de la pregunta 1. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D5711DD" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="708" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50551517" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="104" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1479" w:right="575"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Figura 3. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Pregunta 1: Percepción de la inteligencia artificial. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B16E9F8" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="57" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="-1" w:right="0" w:firstLine="0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5EA20F78" wp14:editId="0A385553">
             <wp:extent cx="5912232" cy="2790190"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="2943" name="Picture 2943"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2943" name="Picture 2943"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18"/>
+                    <a:blip r:embed="rId19"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5912232" cy="2790190"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="691ACE65" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
@@ -8410,51 +8335,50 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0005346A" w14:paraId="4DDF3225" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1526"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1863" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="70E6CB5C" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="54" w:firstLine="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Mejora la eficiencia en la adquisición de conocimientos </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="61148C4B" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="55" w:firstLine="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">75 </w:t>
@@ -8975,118 +8899,123 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1A4D71B6" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="113" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="25" w:right="601"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Fuente: Elaboración propia. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="281003F9" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09752B6C" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
+    <w:p w14:paraId="18765105" w14:textId="77777777" w:rsidR="00A41912" w:rsidRDefault="00A41912">
       <w:pPr>
         <w:ind w:left="-5" w:right="575"/>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="09752B6C" w14:textId="3D26E6F0" w:rsidR="0005346A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:left="-5" w:right="575"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">En la Tabla 4 de la pregunta 2, “¿Cuál consideras que es el principal impacto de la IA en el aprendizaje de los universitarios??”, el (48.15 %, n = 78) de los estudiantes considera que la inteligencia artificial dificulta el pensamiento crítico. Por su parte, el (46.30 %, n= 75) opina que la IA mejora la eficiencia en la adquisición de conocimientos, mientras que el (5.55 %, n= 9) señala que no tiene un impacto significativo en el aprendizaje. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F0F780B" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:left="-5" w:right="575"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A continuación, se presenta la Figura 4, donde se visualizan los resultados obtenidos de la pregunta 2. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F7D2579" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="115" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F1366F4" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="357" w:lineRule="auto"/>
         <w:ind w:left="25" w:right="179"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Figura 4. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Pregunta 2: Percepción del impactó principal de la inteligencia artificial en el aprendizaje universitario. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666169DE" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="14" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="200" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2E2E05C1" wp14:editId="369F8439">
             <wp:extent cx="5794375" cy="3312795"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="3011" name="Picture 3011"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="3011" name="Picture 3011"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId19"/>
+                    <a:blip r:embed="rId20"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5794375" cy="3312795"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="42275193" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="112" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
@@ -9179,50 +9108,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74FA6A3D" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="524" w:firstLine="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45CAAA42" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="25" w:right="493"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Tabla 5. </w:t>
       </w:r>
       <w:r>
         <w:t>Pregunta 3 ¿Desde tu perspectiva qué herramientas de la IA es más utilizada por los estudiantes universitarios?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="7917" w:type="dxa"/>
         <w:tblInd w:w="461" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="13" w:type="dxa"/>
           <w:right w:w="7" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="955"/>
@@ -9838,51 +9768,50 @@
       </w:tr>
       <w:tr w:rsidR="0005346A" w14:paraId="744AD5C3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1527"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="78FBAE67" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="356" w:lineRule="auto"/>
               <w:ind w:left="108" w:right="148" w:firstLine="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Sistemas de recomendación de contenido (Netflix, </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6A5EA95D" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="108" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">HBO, Disney+) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
@@ -10369,82 +10298,82 @@
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10DBB2DE" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5769BB26" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:left="3147" w:right="575" w:hanging="2720"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Figura 5. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Pregunta 3: Herramientas de inteligencia artificial más utilizadas por los estudiantes universitarios. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E3D8C1B" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="57" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="-1" w:firstLine="0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="20A040A5" wp14:editId="3EDCCDC9">
             <wp:extent cx="5542281" cy="3395853"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="3358" name="Picture 3358"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="3358" name="Picture 3358"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId20"/>
+                    <a:blip r:embed="rId21"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5542281" cy="3395853"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A349F7A" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
@@ -10563,90 +10492,98 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C53A12D" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="112" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="524" w:firstLine="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F5B1D35" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="115" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="524" w:firstLine="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="6AB6FAD0" w14:textId="77777777" w:rsidR="00A41912" w:rsidRDefault="00A41912">
+      <w:pPr>
+        <w:spacing w:after="115" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="524" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="357C3646" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="112" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="524" w:firstLine="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="793AE1DC" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="115" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="524" w:firstLine="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62F7AB3B" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="524" w:firstLine="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5270EF71" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="25" w:right="541"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Tabla 6. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Pregunta 4 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>¿</w:t>
       </w:r>
       <w:r>
         <w:t>Cómo crees que influye el uso de la IA en la productividad académica de los estudiantes?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
@@ -10792,51 +10729,50 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0005346A" w14:paraId="2BEFBE92" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1908"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3FEFDD29" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="356" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="53" w:firstLine="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Aumenta la eficiencia de los estudiantes al realizar sus </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="70043C58" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">actividades escolares </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
@@ -11304,50 +11240,57 @@
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="53" w:firstLine="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">--- </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="420170B7" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="113" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="25" w:right="601"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Fuente: Elaboración propia. </w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="6E166268" w14:textId="77777777" w:rsidR="00A41912" w:rsidRDefault="00A41912">
+      <w:pPr>
+        <w:spacing w:after="113" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="25" w:right="601"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="4C4DE11D" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:left="-5" w:right="575"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">La cuarta pregunta, correspondiente a la Tabla 6, indaga cómo los estudiantes consideran que influye la inteligencia artificial (IA) en su productividad académica. Los resultados se distribuyen de la siguiente manera: (42.59 %, n= 69) seleccionaron </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>“reduce la necesidad de estudiar por más tiempo”</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">; con el (30.85 %, n= 50) eligieron </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>“disminuye la retención de conocimientos”</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">; y (26.54 %, n= 43) estudiantes indicaron </w:t>
       </w:r>
@@ -11447,82 +11390,82 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38F823E1" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="228540F0" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="357" w:lineRule="auto"/>
         <w:ind w:left="25" w:right="15"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Figura 6. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Pregunta 4: Opinión de los estudiantes sobre la influencia del uso de la IA en la productividad académica. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D18F4A0" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="11" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="413" w:right="-290" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="37CF7BAD" wp14:editId="2DC865A7">
             <wp:extent cx="5874385" cy="3645535"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="3675" name="Picture 3675"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="3675" name="Picture 3675"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId21"/>
+                    <a:blip r:embed="rId22"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5874385" cy="3645535"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="716D9C3A" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="113" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="25" w:right="601"/>
         <w:jc w:val="center"/>
@@ -11639,80 +11582,88 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4382743B" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="112" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="524" w:firstLine="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EB1D665" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="115" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="524" w:firstLine="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="4712A31F" w14:textId="77777777" w:rsidR="00A41912" w:rsidRDefault="00A41912">
+      <w:pPr>
+        <w:spacing w:after="115" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="524" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="077ACE2A" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="112" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="524" w:firstLine="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D43E346" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="524" w:firstLine="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0072A8E2" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="25" w:right="89"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Tabla 7. </w:t>
       </w:r>
       <w:r>
         <w:t>Pregunta 5 ¿Cuál es tu percepción acerca del impacto de la IA en tu aprendizaje académico?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="7989" w:type="dxa"/>
         <w:tblInd w:w="425" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="14" w:type="dxa"/>
           <w:left w:w="106" w:type="dxa"/>
           <w:right w:w="104" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
@@ -11849,51 +11800,50 @@
       </w:tr>
       <w:tr w:rsidR="0005346A" w14:paraId="3AE31A98" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1147"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="27150AE5" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="2" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Positiva, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">porque facilita el acceso a la información </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1469" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6D4FC563" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="49" w:firstLine="0"/>
@@ -12355,50 +12305,57 @@
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="55" w:firstLine="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">--- </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1C93617F" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="113" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="25" w:right="598"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Fuente: Elaboración propia </w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="3586DD65" w14:textId="77777777" w:rsidR="00A41912" w:rsidRDefault="00A41912">
+      <w:pPr>
+        <w:spacing w:after="113" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="25" w:right="598"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="5D1003C6" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:left="-5" w:right="575"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">La quinta pregunta, correspondiente a la Tabla 7, explora la percepción general de los estudiantes sobre la influencia de la inteligencia artificial (IA) en el aprendizaje. Los resultados muestran que (37.04 %, n= 60) estudiantes consideran que la influencia de la IA es </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>“negativa, porque fomenta la dependencia tecnológica”</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">; (35.80 %, n= 58) estudiantes la califican como </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>“positiva, porque facilita el acceso a la información”</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">; el (27.16 %, n= 44) la perciben cómo </w:t>
       </w:r>
@@ -12508,91 +12465,91 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65E2DA3C" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4ADB2EF3" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="357" w:lineRule="auto"/>
         <w:ind w:left="25" w:right="380"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Figura 7. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Pregunta 5: Percepción de los estudiantes sobre el impacto de la IA en su aprendizaje académico. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55A5037B" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9374"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-158" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7BF08E48" wp14:editId="568F5F75">
             <wp:extent cx="5695315" cy="2790190"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="4173" name="Picture 4173"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="4173" name="Picture 4173"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId22"/>
+                    <a:blip r:embed="rId23"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5695315" cy="2790190"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="36837268" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="113" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="25" w:right="601"/>
         <w:jc w:val="center"/>
@@ -13389,55 +13346,52 @@
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">--- </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="08635205" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="113" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="25" w:right="601"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Fuente: Elaboración propia. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="654E2FBA" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="38"/>
         <w:ind w:left="-15" w:right="575" w:firstLine="708"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">La sexta pregunta de la Tabla 8 exploró la percepción de los estudiantes sobre los posibles riesgos del uso excesivo de la inteligencia artificial en el ámbito académico. Los </w:t>
-[...1 lines deleted...]
-      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">resultados muestran que el (90.74 %, n= 147) consideran que el principal riesgo es la </w:t>
+        <w:t xml:space="preserve">La sexta pregunta de la Tabla 8 exploró la percepción de los estudiantes sobre los posibles riesgos del uso excesivo de la inteligencia artificial en el ámbito académico. Los resultados muestran que el (90.74 %, n= 147) consideran que el principal riesgo es la </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">“disminución de la creatividad y el pensamiento crítico”. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">En segundo lugar, (4.94 %, n= 8) opinaron que la IA podría generar un </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>“aumento en la motivación por el aprendizaje”</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Finalmente, (4.32 %, n= 7) señalaron que el uso excesivo de la IA podría propiciar un </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0389EF54" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="112" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="-15" w:right="571" w:firstLine="0"/>
       </w:pPr>
@@ -13487,51 +13441,51 @@
     </w:p>
     <w:p w14:paraId="1F7A7960" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="19" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="357" w:right="-668" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="554DFCB8" wp14:editId="2BE50A4B">
             <wp:extent cx="6149975" cy="2908935"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="4266" name="Picture 4266"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="4266" name="Picture 4266"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId23"/>
+                    <a:blip r:embed="rId24"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6149975" cy="2908935"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="388F18B0" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="113" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="25" w:right="601"/>
         <w:jc w:val="center"/>
@@ -13624,50 +13578,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33E67C3F" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="524" w:firstLine="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C3943D8" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="25" w:right="602"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Tabla 9. </w:t>
       </w:r>
       <w:r>
         <w:t>Pregunta 7 ¿Por qué medio conociste la IA?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="7989" w:type="dxa"/>
         <w:tblInd w:w="425" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="14" w:type="dxa"/>
           <w:left w:w="108" w:type="dxa"/>
           <w:right w:w="102" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
@@ -13804,51 +13759,50 @@
       </w:tr>
       <w:tr w:rsidR="0005346A" w14:paraId="0D7ADD12" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1529"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2115" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5E42C1CD" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Compañeros </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">de clases, quienes usan la IA para realizar sus tareas. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1469" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4211C471" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="59" w:firstLine="0"/>
@@ -14303,50 +14257,57 @@
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="541C4896" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="113" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="25" w:right="601"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Fuente</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: Elaboración propia. </w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="15F70D22" w14:textId="77777777" w:rsidR="00A41912" w:rsidRDefault="00A41912">
+      <w:pPr>
+        <w:spacing w:after="113" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="25" w:right="601"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="5C198014" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:left="-5" w:right="575"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">La séptima pregunta, correspondiente a la Tabla 9, exploró cuál fue el medio a través del cual los estudiantes universitarios tuvieron su primer acercamiento a la inteligencia artificial. Los resultados muestran que (54.32 %, n= 88) conocieron la IA mediante compañeros de clase. En segundo lugar, (37.04 %, n= 60) estudiantes señalaron que conocieron la IA a través de redes sociales, sitios web o anuncios en plataformas cómo YouTube. Finalmente, (8.64 %, n= 14) indicaron que su primer contacto con la IA fue por medio de profesores universitarios. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59535415" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:left="-5" w:right="575"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A continuación, en la Figura 9 se presentan de forma visual los porcentajes obtenidos de la pregunta 7. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CCD9B25" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="115" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -14429,112 +14390,112 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="261E8659" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C14C897" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="2" w:line="357" w:lineRule="auto"/>
         <w:ind w:left="25" w:right="454"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Figura 9. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Pregunta 7: Medios por el cuales los estudiantes conocieron la inteligencia artificial (IA) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="446034E7" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="112" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39DA590F" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="115" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="089777CF" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35DBEE22" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="14" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="-1" w:right="-311" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0CC8A4DC" wp14:editId="08693596">
             <wp:extent cx="6150610" cy="2968625"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="4602" name="Picture 4602"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="4602" name="Picture 4602"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId24"/>
+                    <a:blip r:embed="rId25"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6150610" cy="2968625"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="514B4F17" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="115" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
@@ -14680,50 +14641,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13A8151A" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="524" w:firstLine="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="323E514D" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="25" w:right="603"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Tabla 10. </w:t>
       </w:r>
       <w:r>
         <w:t>Pregunta 8 ¿Cómo afecta la IA en la calidad académica?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="7451" w:type="dxa"/>
         <w:tblInd w:w="694" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="14" w:type="dxa"/>
           <w:left w:w="108" w:type="dxa"/>
           <w:right w:w="103" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
@@ -14859,51 +14821,50 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0005346A" w14:paraId="395F0850" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1150"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6A0581C5" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="54" w:firstLine="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Puede fomentar el plagio y la falta de esfuerzo </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="705062C4" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="53" w:firstLine="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">138 </w:t>
@@ -15390,155 +15351,215 @@
       <w:pPr>
         <w:spacing w:after="113" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="25" w:right="598"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Fuente: Elaboración propia </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5189AEA2" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:left="-15" w:right="575" w:firstLine="708"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">En la pregunta 8, (85.19 %, n= 138) señalaron que la IA puede comentar el plagio y la falta de esfuerzo académico; (9.26 %, n= 15) consideraron que mejora la originalidad de los trabajos; y (5.56 %, n= 9) indicaron que no influye en la conducta académica.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29FD56C4" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:left="-15" w:right="575" w:firstLine="708"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A continuación, en la Figura 10 se presentan de forma visual los porcentajes obtenidos de la pregunta 8. </w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="624DEF35" w14:textId="77777777" w:rsidR="00A41912" w:rsidRDefault="00A41912">
+      <w:pPr>
+        <w:ind w:left="-15" w:right="575" w:firstLine="708"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1263A4E2" w14:textId="77777777" w:rsidR="00A41912" w:rsidRDefault="00A41912">
+      <w:pPr>
+        <w:ind w:left="-15" w:right="575" w:firstLine="708"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4358F41D" w14:textId="77777777" w:rsidR="00A41912" w:rsidRDefault="00A41912">
+      <w:pPr>
+        <w:ind w:left="-15" w:right="575" w:firstLine="708"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="196B33E6" w14:textId="77777777" w:rsidR="00A41912" w:rsidRDefault="00A41912">
+      <w:pPr>
+        <w:ind w:left="-15" w:right="575" w:firstLine="708"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="256FAB88" w14:textId="77777777" w:rsidR="00A41912" w:rsidRDefault="00A41912">
+      <w:pPr>
+        <w:ind w:left="-15" w:right="575" w:firstLine="708"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F21DCB5" w14:textId="77777777" w:rsidR="00A41912" w:rsidRDefault="00A41912">
+      <w:pPr>
+        <w:ind w:left="-15" w:right="575" w:firstLine="708"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B397A0F" w14:textId="77777777" w:rsidR="00A41912" w:rsidRDefault="00A41912">
+      <w:pPr>
+        <w:ind w:left="-15" w:right="575" w:firstLine="708"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F214E3A" w14:textId="77777777" w:rsidR="00A41912" w:rsidRDefault="00A41912">
+      <w:pPr>
+        <w:ind w:left="-15" w:right="575" w:firstLine="708"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4919776B" w14:textId="77777777" w:rsidR="00A41912" w:rsidRDefault="00A41912">
+      <w:pPr>
+        <w:ind w:left="-15" w:right="575" w:firstLine="708"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39817B7D" w14:textId="77777777" w:rsidR="00A41912" w:rsidRDefault="00A41912">
+      <w:pPr>
+        <w:ind w:left="-15" w:right="575" w:firstLine="708"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26C4B857" w14:textId="77777777" w:rsidR="00A41912" w:rsidRDefault="00A41912">
+      <w:pPr>
+        <w:ind w:left="-15" w:right="575" w:firstLine="708"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E2525DD" w14:textId="77777777" w:rsidR="00A41912" w:rsidRDefault="00A41912">
+      <w:pPr>
+        <w:ind w:left="-15" w:right="575" w:firstLine="708"/>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="76F675D7" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="115" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="708" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6813B4BC" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="356" w:lineRule="auto"/>
         <w:ind w:left="25" w:right="213"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Figura 10. </w:t>
       </w:r>
       <w:r>
         <w:t>Pregunta 8: Opinión de los estudiantes sobre cómo afecta la IA en la calidad académica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57098569" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="245" w:right="-274" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="47396EAB" wp14:editId="01577249">
             <wp:extent cx="5970905" cy="2766060"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="4839" name="Picture 4839"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="4839" name="Picture 4839"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId25"/>
+                    <a:blip r:embed="rId26"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5970905" cy="2766060"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="234FE350" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="113" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="25" w:right="601"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tipo: Gráfica de barras; n = 162; porcentaje calculado sobre n total. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AD0498E" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="113" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="25" w:right="599"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Eje X: Opinión de los estudiantes. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33A2B017" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="113" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="25" w:right="601"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Eje Y: Porcentaje (%) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="034A4497" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="113" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="25" w:right="599"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Fuente</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: Elaboración propia </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53360D5A" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="112" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="524" w:firstLine="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
@@ -16198,56 +16219,85 @@
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="57" w:firstLine="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">--- </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2EC9AEA9" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="113" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="25" w:right="601"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Fuente: Elaboración propia. </w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="2099BC17" w14:textId="77777777" w:rsidR="00A41912" w:rsidRDefault="00A41912">
+      <w:pPr>
+        <w:spacing w:after="113" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="25" w:right="601"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36D152F5" w14:textId="77777777" w:rsidR="00A41912" w:rsidRDefault="00A41912">
+      <w:pPr>
+        <w:spacing w:after="113" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="25" w:right="601"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1ABF5324" w14:textId="77777777" w:rsidR="00A41912" w:rsidRDefault="00A41912">
+      <w:pPr>
+        <w:spacing w:after="113" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="25" w:right="601"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50CC1957" w14:textId="77777777" w:rsidR="00A41912" w:rsidRDefault="00A41912">
+      <w:pPr>
+        <w:spacing w:after="113" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="25" w:right="601"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="0A3E6689" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="144" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="-5" w:right="575"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">En la pregunta 9, correspondiente a la Tabla 11 (79.63 %, n= 129) consideraron que la IA </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F040C8" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:left="-15" w:right="571" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>“es una herramienta útil si se usa con responsabilidad”</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. En segundo lugar, (12.96 %, n= 21) estudiantes indicaron que </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>“debe prohibirse porque fomenta la pereza académica”</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Finalmente (7.41 %, n= 12) señalaron que la IA </w:t>
       </w:r>
@@ -16257,202 +16307,94 @@
         </w:rPr>
         <w:t>“no tiene relevancia en el aprendizaje en la enseñanza”</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19F1F62D" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:left="-5" w:right="575"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A continuación, en la Figura 11 se presentan de forma visual los porcentajes obtenidos de la pregunta 9. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="727DD4B1" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="112" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60557AEB" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2FE1FC07" w14:textId="1EBA7348" w:rsidR="0005346A" w:rsidRDefault="00000000" w:rsidP="00A41912">
       <w:pPr>
         <w:spacing w:after="115" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...107 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Figura 11.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Pregunta 9: Opinión de los estudiantes sobre el uso de la IA en el aula. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B8E6C04" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="-1" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="12C81E08" wp14:editId="2234E5A3">
             <wp:extent cx="5818506" cy="2849880"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="5194" name="Picture 5194"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="5194" name="Picture 5194"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId26"/>
+                    <a:blip r:embed="rId27"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5818506" cy="2849880"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="71D29643" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="115" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
@@ -16567,135 +16509,60 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7454DC1C" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="112" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="524" w:firstLine="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="768D20FE" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="115" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="524" w:firstLine="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F37B62C" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
+    <w:p w14:paraId="340596B6" w14:textId="4E3BA882" w:rsidR="0005346A" w:rsidRDefault="00000000" w:rsidP="00A41912">
       <w:pPr>
         <w:spacing w:after="112" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="524" w:firstLine="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...76 lines deleted...]
-      </w:pPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Tabla 12. </w:t>
       </w:r>
       <w:r>
         <w:t>Pregunta 10 ¿Cómo ves en un futuro el uso de IA en la educación universitaria?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="7768" w:type="dxa"/>
         <w:tblInd w:w="535" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="14" w:type="dxa"/>
           <w:left w:w="108" w:type="dxa"/>
           <w:right w:w="101" w:type="dxa"/>
@@ -16711,51 +16578,50 @@
       </w:tblGrid>
       <w:tr w:rsidR="0005346A" w14:paraId="49761D85" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="389"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1880" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="55738A2D" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="3" w:firstLine="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1471" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4C88B3D1" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="56" w:firstLine="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Frecuencia </w:t>
@@ -17493,101 +17359,101 @@
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72CF4B72" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="158E45A2" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="113" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="132" w:right="575"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Figura 12. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Pregunta 10: percepción del uso futuro de la IA en la educación universitaria. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E121D04" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="115" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67EFC8AA" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="-5" w:right="575"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Eje Y: Porcentaje (%). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F21405" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="11" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="245" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="625A5D31" wp14:editId="3FB6011F">
             <wp:extent cx="5759450" cy="2671445"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="5597" name="Picture 5597"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="5597" name="Picture 5597"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId27"/>
+                    <a:blip r:embed="rId28"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5759450" cy="2671445"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="05F70419" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="113" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="25" w:right="601"/>
         <w:jc w:val="center"/>
@@ -18063,258 +17929,228 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DAC825C" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="112" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E11C3A3" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="115" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A8B113E" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
+    <w:p w14:paraId="43F02F33" w14:textId="42049F71" w:rsidR="0005346A" w:rsidRDefault="00000000" w:rsidP="00A41912">
       <w:pPr>
         <w:spacing w:after="112" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...29 lines deleted...]
-        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="704F9E1A" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:spacing w:after="97"/>
         <w:ind w:left="-5" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Referencias </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39713ED6" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:left="703" w:right="571" w:hanging="718"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Castrillón, O. D., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Sarache</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">, W., &amp; Ruiz-Herrera, S. (2020). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Predicción del rendimiento académico por medio de técnicas de inteligencia artificial.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Formación Universitaria</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>13</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">(1), 93–102. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28">
+      <w:hyperlink r:id="rId29">
         <w:r w:rsidR="0005346A">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single" w:color="0563C1"/>
           </w:rPr>
           <w:t>https://doi.org/10.4067/s0718</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId29">
+      <w:hyperlink r:id="rId30">
         <w:r w:rsidR="0005346A">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single" w:color="0563C1"/>
           </w:rPr>
           <w:t>-</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId30">
+      <w:hyperlink r:id="rId31">
         <w:r w:rsidR="0005346A">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single" w:color="0563C1"/>
           </w:rPr>
           <w:t>50062020000100093</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId31">
+      <w:hyperlink r:id="rId32">
         <w:r w:rsidR="0005346A">
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="48846717" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:left="703" w:right="571" w:hanging="718"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Fajardo Aguilar, G. M., Ayala Gavilanes, D. C., Arroba Freire, E. M., &amp; López Quincha, M. (2023). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Inteligencia artificial y la educación universitaria: Una revisión sistemática.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Magazine de las Ciencias: Revista de Investigación e Innovación</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">(1), 109–131. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32">
+      <w:hyperlink r:id="rId33">
         <w:r w:rsidR="0005346A">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single" w:color="0563C1"/>
           </w:rPr>
           <w:t>https://doi.org/10.33262/rmc.v8i1.2935</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId33">
+      <w:hyperlink r:id="rId34">
         <w:r w:rsidR="0005346A">
           <w:rPr>
             <w:color w:val="0563C1"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1A73C4E9" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:left="693" w:right="575" w:hanging="708"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Hernández-Sampieri, R., Fernández-Collado, C., &amp; Baptista-Lucio, P. (2014). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Metodología de la investigación</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (6.ª ed.). McGraw-Hill. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34">
+      <w:hyperlink r:id="rId35">
         <w:r w:rsidR="0005346A">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single" w:color="0563C1"/>
           </w:rPr>
           <w:t>https://doi.org/10.5281/zenodo.15338867</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId35">
+      <w:hyperlink r:id="rId36">
         <w:r w:rsidR="0005346A">
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6655D32B" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="113" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="-5" w:right="575"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Lobo, L. C. (2017). </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Inteligência</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> Artificial e Medicina. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
@@ -18337,78 +18173,78 @@
     </w:p>
     <w:p w14:paraId="0592FF20" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="115" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="708" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Médica</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>41</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">(2), 185–193. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36">
+      <w:hyperlink r:id="rId37">
         <w:r w:rsidR="0005346A">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single" w:color="0563C1"/>
           </w:rPr>
           <w:t>https://doi.org/10.1590/1981</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId37">
+      <w:hyperlink r:id="rId38">
         <w:r w:rsidR="0005346A">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single" w:color="0563C1"/>
           </w:rPr>
           <w:t>-</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId38">
+      <w:hyperlink r:id="rId39">
         <w:r w:rsidR="0005346A">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single" w:color="0563C1"/>
           </w:rPr>
           <w:t>52712015v41n2esp</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId39">
+      <w:hyperlink r:id="rId40">
         <w:r w:rsidR="0005346A">
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="735234AE" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="112" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="-15" w:right="571" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Papert, S. (1980). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Desafío a la mente: computadoras y educación</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Ediciones Galápago. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33BBF10C" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
@@ -18669,78 +18505,78 @@
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> (RIE)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (pp. 28–34). </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Yverdon</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">-les-Bains, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Switzerland</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">: RIE. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40">
+      <w:hyperlink r:id="rId41">
         <w:r w:rsidR="0005346A">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single" w:color="0563C1"/>
           </w:rPr>
           <w:t>https://hal.inria.fr/hal</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId41">
+      <w:hyperlink r:id="rId42">
         <w:r w:rsidR="0005346A">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single" w:color="0563C1"/>
           </w:rPr>
           <w:t>-</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId42">
+      <w:hyperlink r:id="rId43">
         <w:r w:rsidR="0005346A">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single" w:color="0563C1"/>
           </w:rPr>
           <w:t>01144435</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId43">
+      <w:hyperlink r:id="rId44">
         <w:r w:rsidR="0005346A">
           <w:rPr>
             <w:color w:val="37393C"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4C1B1A52" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:left="693" w:right="575" w:hanging="708"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Russell, S. J., &amp; Norvig, P. (1995). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Artificial </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:i/>
@@ -18762,96 +18598,96 @@
         <w:t>Approach</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">. Prentice Hall. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46CDA823" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="358" w:lineRule="auto"/>
         <w:ind w:left="703" w:right="0" w:hanging="718"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Iberdrola. (s. f.). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Historia de la inteligencia artificial.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Iberdrola. Recuperado el 6 de junio de 2025, de </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44">
+      <w:hyperlink r:id="rId45">
         <w:r w:rsidR="0005346A">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single" w:color="0563C1"/>
           </w:rPr>
           <w:t>https://www.iberdrola.com/innovacion/historia</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId45">
+      <w:hyperlink r:id="rId46">
         <w:r w:rsidR="0005346A">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single" w:color="0563C1"/>
           </w:rPr>
           <w:t>-</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId46">
+      <w:hyperlink r:id="rId47">
         <w:r w:rsidR="0005346A">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single" w:color="0563C1"/>
           </w:rPr>
           <w:t>inteligencia</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId47">
+      <w:hyperlink r:id="rId48">
         <w:r w:rsidR="0005346A">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single" w:color="0563C1"/>
           </w:rPr>
           <w:t>-</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId48">
+      <w:hyperlink r:id="rId49">
         <w:r w:rsidR="0005346A">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single" w:color="0563C1"/>
           </w:rPr>
           <w:t>artificial</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId49">
+      <w:hyperlink r:id="rId50">
         <w:r w:rsidR="0005346A">
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5AB81337" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="29"/>
         <w:ind w:left="693" w:right="575" w:hanging="708"/>
       </w:pPr>
       <w:r>
         <w:t>Vera-Rubio, P. E., Bonilla-Gonzales, G. P., Quishpe-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Salcan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">, A. C., &amp; Campos-Yedra, H. M. (2023). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
@@ -18953,51 +18789,50 @@
         <w:spacing w:after="292" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F99FA9F" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9362" w:type="dxa"/>
         <w:tblInd w:w="-262" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="117" w:type="dxa"/>
           <w:left w:w="98" w:type="dxa"/>
           <w:right w:w="98" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3046"/>
         <w:gridCol w:w="6316"/>
       </w:tblGrid>
       <w:tr w:rsidR="0005346A" w14:paraId="4D205D77" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="495"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -19044,50 +18879,51 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0005346A" w14:paraId="7B0EB0E6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="497"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3046" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6DAE6BDB" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="2" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Conceptualización </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6315" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="576C914A" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">José Manuel Jerónimo Gerónimo </w:t>
             </w:r>
           </w:p>
@@ -19169,94 +19005,103 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6315" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0D97C79F" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">José Manuel Jerónimo Gerónimo </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0005346A" w14:paraId="219AC3B7" w14:textId="77777777">
+      <w:tr w:rsidR="0005346A" w:rsidRPr="00A41912" w14:paraId="219AC3B7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="773"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3046" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="19697E15" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="2" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Validación </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6315" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F169D3A" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7F169D3A" w14:textId="77777777" w:rsidR="0005346A" w:rsidRPr="00A41912" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
-            </w:pPr>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">José Manuel Jerónimo Gerónimo, Mtra. Dorys Laury Dzib Moo (igual) </w:t>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">José Manuel Jerónimo Gerónimo, Mtra. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A41912">
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dorys Laury Dzib Moo (igual) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0005346A" w14:paraId="3D417268" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="497"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3046" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="495310E2" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="2" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
@@ -19266,142 +19111,160 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6315" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="12BB79EF" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">José Manuel Jerónimo Gerónimo </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0005346A" w14:paraId="1642EF74" w14:textId="77777777">
+      <w:tr w:rsidR="0005346A" w:rsidRPr="00A41912" w14:paraId="1642EF74" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="771"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3046" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="12CEDC8C" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="2" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Investigación </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6315" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="24EF9564" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
+          <w:p w14:paraId="24EF9564" w14:textId="77777777" w:rsidR="0005346A" w:rsidRPr="00A41912" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
-            </w:pPr>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">José Manuel Jerónimo Gerónimo (principal), Mtra. Dorys Laury Dzib Moo (apoya) </w:t>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">José Manuel Jerónimo Gerónimo (principal), Mtra. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A41912">
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dorys Laury Dzib Moo (apoya) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0005346A" w14:paraId="7F52628D" w14:textId="77777777">
+      <w:tr w:rsidR="0005346A" w:rsidRPr="00A41912" w14:paraId="7F52628D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="773"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3046" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="20E8EB9E" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="2" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Recursos </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6315" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="22A3C1E6" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
+          <w:p w14:paraId="22A3C1E6" w14:textId="77777777" w:rsidR="0005346A" w:rsidRPr="00A41912" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
-            </w:pPr>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">José Manuel Jerónimo Gerónimo, Mtra. Dorys Laury Dzib Moo (igual) </w:t>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">José Manuel Jerónimo Gerónimo, Mtra. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A41912">
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dorys Laury Dzib Moo (igual) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0005346A" w14:paraId="692DCB89" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="497"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3046" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="169BBECD" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="2" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
@@ -19411,144 +19274,162 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6315" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6FF37072" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">José Manuel Jerónimo Gerónimo </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0005346A" w14:paraId="50C91B7C" w14:textId="77777777">
+      <w:tr w:rsidR="0005346A" w:rsidRPr="00A41912" w14:paraId="50C91B7C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="770"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3046" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1CE62601" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="2" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Escritura - Preparación del borrador original </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6315" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="444CC908" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
+          <w:p w14:paraId="444CC908" w14:textId="77777777" w:rsidR="0005346A" w:rsidRPr="00A41912" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
-            </w:pPr>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">José Manuel Jerónimo Gerónimo (principal), Mtra. Dorys Laury Dzib Moo (apoya) </w:t>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">José Manuel Jerónimo Gerónimo (principal), Mtra. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A41912">
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dorys Laury Dzib Moo (apoya) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0005346A" w14:paraId="412586B1" w14:textId="77777777">
+      <w:tr w:rsidR="0005346A" w:rsidRPr="00A41912" w14:paraId="412586B1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="773"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3046" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4E304D3F" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="2" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Escritura - Revisión y edición </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6315" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2E1044A0" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2E1044A0" w14:textId="77777777" w:rsidR="0005346A" w:rsidRPr="00A41912" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
-            </w:pPr>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">José Manuel Jerónimo Gerónimo, Mtra. Dorys Laury Dzib Moo (igual) </w:t>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">José Manuel Jerónimo Gerónimo, Mtra. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A41912">
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dorys Laury Dzib Moo (igual) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0005346A" w14:paraId="5AA587FA" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="497"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3046" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="57AD029A" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="2" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
@@ -19558,291 +19439,340 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6315" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2349A0AB" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">José Manuel Jerónimo Gerónimo </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0005346A" w14:paraId="51E83CBD" w14:textId="77777777">
+      <w:tr w:rsidR="0005346A" w:rsidRPr="00A41912" w14:paraId="51E83CBD" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="494"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3046" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1B5E6314" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="2" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Supervisión </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6315" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F0BC744" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0F0BC744" w14:textId="77777777" w:rsidR="0005346A" w:rsidRPr="00A41912" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A41912">
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
               <w:t xml:space="preserve">Mtra. Dorys Laury Dzib Moo </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0005346A" w14:paraId="3470CC33" w14:textId="77777777">
+      <w:tr w:rsidR="0005346A" w:rsidRPr="00A41912" w14:paraId="3470CC33" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="497"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3046" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="556F11F9" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="2" w:right="0" w:firstLine="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Administración de Proyectos </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6315" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21116C34" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
+          <w:p w14:paraId="21116C34" w14:textId="77777777" w:rsidR="0005346A" w:rsidRPr="00A41912" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A41912">
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
               <w:t xml:space="preserve">Mtra. Dorys Laury Dzib Moo </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0005346A" w14:paraId="0266DFB3" w14:textId="77777777">
+      <w:tr w:rsidR="0005346A" w:rsidRPr="00A41912" w14:paraId="0266DFB3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="773"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3046" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="66569B0A" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="2" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Adquisición de fondos </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6315" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2386B8A9" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2386B8A9" w14:textId="77777777" w:rsidR="0005346A" w:rsidRPr="00A41912" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
-            </w:pPr>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">José Manuel Jerónimo Gerónimo, Mtra. Dorys Laury Dzib Moo (igual) </w:t>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">José Manuel Jerónimo Gerónimo, Mtra. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A41912">
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dorys Laury Dzib Moo (igual) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3FA08143" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3FA08143" w14:textId="77777777" w:rsidR="0005346A" w:rsidRPr="00A41912" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="292" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41912">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="0B8BB9C4" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B8BB9C4" w14:textId="77777777" w:rsidR="0005346A" w:rsidRPr="00A41912" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="292" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41912">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="0A625731" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A625731" w14:textId="77777777" w:rsidR="0005346A" w:rsidRPr="00A41912" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="289" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41912">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="79B7B51C" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79B7B51C" w14:textId="77777777" w:rsidR="0005346A" w:rsidRPr="00A41912" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="292" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41912">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="17ABE9DC" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17ABE9DC" w14:textId="77777777" w:rsidR="0005346A" w:rsidRPr="00A41912" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="292" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41912">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="39376BF9" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39376BF9" w14:textId="77777777" w:rsidR="0005346A" w:rsidRPr="00A41912" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="292" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41912">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="1E35FB23" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E35FB23" w14:textId="77777777" w:rsidR="0005346A" w:rsidRPr="00A41912" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41912">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
+          <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17F032BA" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="256" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Apéndice </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74D6C835" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="329" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
@@ -20101,81 +20031,81 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Dificulta el pensamiento crítico </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39B072A4" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="900"/>
           <w:tab w:val="center" w:pos="2789"/>
         </w:tabs>
         <w:spacing w:after="272" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="-15" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">No tiene un impacto significativo </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="412ACE20" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="151"/>
         <w:ind w:right="287" w:hanging="974"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">¿Desde tu perspectiva qué herramientas de la IA es más utilizada por los estudiantes universitarios? </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22328595" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="272" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="-5" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -20514,64 +20444,64 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="4D283F93" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="265" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="-5" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">                           Puede fomentar el plagio y la falta de esfuerzo. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C1BD554" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="265" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="-5" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">                           Mejora la originalidad de los trabajos. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72D3B2B5" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="265" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="-5" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">                           No influye en la conducta académica de los estudiantes. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E7BB6A0" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="265" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="287" w:hanging="974"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">¿Qué opinas acerca del uso de IA en el aula? </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B19EF1E" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="265" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="-5" w:right="0"/>
         <w:jc w:val="left"/>
@@ -20654,78 +20584,78 @@
     </w:p>
     <w:p w14:paraId="3A35B35E" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="265" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="-5" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">                           Uso exclusivo en áreas técnicas, STEM cómo ingeniería y ciencias de datos. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="392EFE7B" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="0005346A">
-      <w:headerReference w:type="even" r:id="rId50"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId55"/>
+      <w:headerReference w:type="even" r:id="rId51"/>
+      <w:headerReference w:type="default" r:id="rId52"/>
+      <w:footerReference w:type="even" r:id="rId53"/>
+      <w:footerReference w:type="default" r:id="rId54"/>
+      <w:headerReference w:type="first" r:id="rId55"/>
+      <w:footerReference w:type="first" r:id="rId56"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1286" w:right="1164" w:bottom="709" w:left="1702" w:header="142" w:footer="258" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="089C1194" w14:textId="77777777" w:rsidR="00642377" w:rsidRDefault="00642377">
+    <w:p w14:paraId="39564A1C" w14:textId="77777777" w:rsidR="00FD7CAF" w:rsidRDefault="00FD7CAF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4EE4EAB2" w14:textId="77777777" w:rsidR="00642377" w:rsidRDefault="00642377">
+    <w:p w14:paraId="68740EBB" w14:textId="77777777" w:rsidR="00FD7CAF" w:rsidRDefault="00FD7CAF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -20932,61 +20862,61 @@
       <w:t>Diciembre</w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve"> 2025                      PAG</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="389CB273" w14:textId="77777777" w:rsidR="00642377" w:rsidRDefault="00642377">
+    <w:p w14:paraId="1AC7044D" w14:textId="77777777" w:rsidR="00FD7CAF" w:rsidRDefault="00FD7CAF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="58A56FFB" w14:textId="77777777" w:rsidR="00642377" w:rsidRDefault="00642377">
+    <w:p w14:paraId="7C24DAF7" w14:textId="77777777" w:rsidR="00FD7CAF" w:rsidRDefault="00FD7CAF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="38C8C119" w14:textId="77777777" w:rsidR="0005346A" w:rsidRDefault="00000000">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="-1" w:right="473" w:firstLine="0"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="05C668A4" wp14:editId="27A91EB7">
@@ -21829,52 +21759,55 @@
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0005346A"/>
     <w:rsid w:val="0005346A"/>
     <w:rsid w:val="00076EA6"/>
     <w:rsid w:val="003A1D0A"/>
     <w:rsid w:val="00642377"/>
+    <w:rsid w:val="007D7D3D"/>
+    <w:rsid w:val="00A41912"/>
     <w:rsid w:val="00C92211"/>
     <w:rsid w:val="00F658A7"/>
+    <w:rsid w:val="00FD7CAF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-MX"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="5DC7C0E5"/>
@@ -22337,50 +22270,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo3">
     <w:name w:val="heading 3"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo3Car"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="114" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="10" w:right="586" w:hanging="10"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo3Car">
     <w:name w:val="Título 3 Car"/>
@@ -22435,51 +22369,51 @@
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mencinsinresolver">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C92211"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-6519-9432" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/1981-52712015v41n2esp" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.15338867" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inria.fr/hal-01144435" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iberdrola.com/innovacion/historia-inteligencia-artificial" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4067/s0718-50062020000100093" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-6519-9432" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.33262/rmc.v8i1.2935" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/1981-52712015v41n2esp" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inria.fr/hal-01144435" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iberdrola.com/innovacion/historia-inteligencia-artificial" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-6519-9432" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-6519-9432" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4067/s0718-50062020000100093" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.15338867" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inria.fr/hal-01144435" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iberdrola.com/innovacion/historia-inteligencia-artificial" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-6519-9432" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-6519-9432" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.33262/rmc.v8i1.2935" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/1981-52712015v41n2esp" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iberdrola.com/innovacion/historia-inteligencia-artificial" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inria.fr/hal-01144435" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-6519-9432" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4067/s0718-50062020000100093" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/1981-52712015v41n2esp" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iberdrola.com/innovacion/historia-inteligencia-artificial" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-6519-9432" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4067/s0718-50062020000100093" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iberdrola.com/innovacion/historia-inteligencia-artificial" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-6519-9432" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/1981-52712015v41n2esp" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.33262/rmc.v8i1.2935" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inria.fr/hal-01144435" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iberdrola.com/innovacion/historia-inteligencia-artificial" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iberdrola.com/innovacion/historia-inteligencia-artificial" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:doris.dzib@ujat.mx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4067/s0718-50062020000100093" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-6519-9432" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4067/s0718-50062020000100093" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/1981-52712015v41n2esp" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/1981-52712015v41n2esp" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iberdrola.com/innovacion/historia-inteligencia-artificial" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-6519-9432" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-6519-9432" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4067/s0718-50062020000100093" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.15338867" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inria.fr/hal-01144435" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iberdrola.com/innovacion/historia-inteligencia-artificial" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-6519-9432" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.33262/rmc.v8i1.2935" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/1981-52712015v41n2esp" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iberdrola.com/innovacion/historia-inteligencia-artificial" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inria.fr/hal-01144435" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-6519-9432" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.15338867" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iberdrola.com/innovacion/historia-inteligencia-artificial" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-6519-9432" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4067/s0718-50062020000100093" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inria.fr/hal-01144435" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.jpg"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.jpg"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -22765,54 +22699,54 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A4595318-E8B5-484D-BB5B-EA1BAD7B5B6F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>38</Pages>
-[...1 lines deleted...]
-  <Characters>43961</Characters>
+  <Pages>37</Pages>
+  <Words>7988</Words>
+  <Characters>43940</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>366</Lines>
   <Paragraphs>103</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>51850</CharactersWithSpaces>
+  <CharactersWithSpaces>51825</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>211J23126 JOSE MANUEL JERONIMO GERONIMO</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>